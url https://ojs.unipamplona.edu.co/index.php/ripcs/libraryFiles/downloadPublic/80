--- v0 (2025-11-05)
+++ v1 (2026-10-19)
@@ -1,81 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7BF9508A" w14:textId="5917E0F6" w:rsidR="00663229" w:rsidRPr="00663229" w:rsidRDefault="00663229" w:rsidP="00663229">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663229">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Pamplona, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00663229">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00663229">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 202</w:t>
@@ -94,1362 +95,839 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CDABE5C" w14:textId="77777777" w:rsidR="00043F40" w:rsidRDefault="00043F40" w:rsidP="00663229">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C4A6D3A" w14:textId="77777777" w:rsidR="00663229" w:rsidRPr="00663229" w:rsidRDefault="00663229" w:rsidP="00663229">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2693BE69" w14:textId="77777777" w:rsidR="00663229" w:rsidRDefault="00663229" w:rsidP="00663229">
+    <w:p w14:paraId="0CFC9ACA" w14:textId="778B63CC" w:rsidR="00663229" w:rsidRPr="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN DE DERECHOS DE AUTOR Y LICENCIA DE PUBLICACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00663229" w:rsidRPr="00663229">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00450861">
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:r w:rsidR="00450861">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+        </w:rPr>
+        <w:t>Investigación &amp; Praxis en Ciencias Sociales</w:t>
+      </w:r>
+      <w:r w:rsidR="00663229" w:rsidRPr="00663229">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>CARTA DE LICENCIA NO EXCLUSIVA Y DECLARACIÓN DE CONFLICTO DE INTERESES</w:t>
+        <w:br/>
+        <w:t>Universidad de Pamplona</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCDF150" w14:textId="3EC590C2" w:rsidR="00663229" w:rsidRDefault="00663229" w:rsidP="00663229">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="13F100F6" w14:textId="4908A73B" w:rsidR="00663229" w:rsidRDefault="00663229" w:rsidP="00663229">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C4F4B4D" w14:textId="77777777" w:rsidR="00043F40" w:rsidRPr="00663229" w:rsidRDefault="00043F40" w:rsidP="00663229">
-      <w:pPr>
+    <w:p w14:paraId="340D5372" w14:textId="4FA7A5B6" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En cumplimiento de los artículos 76 y 77 de la Ley 23 de 1982 de la República de Colombia y de los tratados internacionales sobre derechos de autor, los autores del artículo titulado “__________________________” presentamos la siguiente declaración respecto a su envío y eventual publicación en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24018">
+        <w:t>Revista Investigación &amp; Praxis en Ciencias Sociales</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de la Universidad de Pamplona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E471E1E" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00E34855" w:rsidRDefault="00A24018" w:rsidP="00A24018"/>
+    <w:p w14:paraId="095B5FB6" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00E34855" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34855">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Originalidad y exclusividad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11737182" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00E34855" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D63809" w14:textId="1FE11CBE" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Declaramos que el manuscrito es original e inédito, que no ha sido publicado previamente ni se encuentra en proceso de evaluación en otra revista científica. Nos comprometemos a no someterlo a evaluación simultánea mientras esté bajo consideración de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24018">
+        <w:t>Revista Investigación &amp; Praxis en Ciencias Sociales</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Los autores asumimos la total responsabilidad frente a reclamaciones por plagio, violación de derechos de autor o conflictos legales derivados del contenido del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79306065" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018"/>
+    <w:p w14:paraId="4FEF0C8F" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34855">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43FC1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Licencia de publicación y su alcance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C1AC2F" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00E34855" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F73F92" w14:textId="7781453C" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En caso de aceptación para publicación, los autores otorgamos a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24018">
+        <w:t>Revista Investigación &amp; Praxis en Ciencias Sociales</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> una licencia no exclusiva, gratuita, de alcance global y por tiempo indefinido para reproducir, distribuir, comunicar públicamente y archivar el artículo en cualquier medio o formato, físico o digital, siempre que se reconozca adecuadamente la autoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684E9C3A" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACC5542" w14:textId="593BA4A1" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El artículo se publicará bajo la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24018">
+        <w:t xml:space="preserve">Licencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087146">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00087146">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00087146">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atribución 4.0 Internacional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24018">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(CC BY 4.0)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, que permite a terceros copiar, redistribuir y adaptar el material con fines no comerciales, siempre que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEF85F0" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF23489" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00E34855" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34855">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se otorgue el crédito apropiado a los autores y a la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD6386C" w14:textId="23BF77AC" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34855">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los autores conservan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">todos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34855">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los derechos sobre su obra y pueden utilizarla libremente en cualquier otro medio o publicación, incluyendo versiones ampliadas o traducidas, siempre que se reconozca su publicación inicial en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00087146" w:rsidRPr="00087146">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista Investigación &amp; Praxis en Ciencias Sociales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34855">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613F5A1A" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00E2633D" w:rsidRDefault="00A24018" w:rsidP="00A24018"/>
+    <w:p w14:paraId="5670939A" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6297">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Reconocimiento de c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6297">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ompromisos de la revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DB53F6" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00DF6297" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7430D61C" w14:textId="50A4BADC" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r>
+        <w:t xml:space="preserve">Reconozco que la </w:t>
+      </w:r>
+      <w:r w:rsidR="00087146" w:rsidRPr="00087146">
+        <w:t>Revista Investigación &amp; Praxis en Ciencias Sociales</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> se compromete a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1092F6E5" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00DF6297" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6297">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Citar adecuadamente la autoría en toda publicación o reproducción total o parcial del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71167971" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00DF6297" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6297">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Garantizar la visibilidad y preservación digital de los trabajos mediante su inclusión en repositorios institucionales o bases de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063DE47B" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6297">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mantener su política de acceso abierto sin costo para autores ni lectores, fomentando la difusión libre del conocimiento científico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F73030D" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00DF6297" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A48BE52" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00DF6297" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF6297">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Exención de responsabilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BA3D42" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018"/>
+    <w:p w14:paraId="7ACCF546" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Manifiesto que las opiniones y contenidos expresados en los artículos son responsabilidad exclusiva de los autores y no reflejan la posición de la Universidad de Pamplona ni del comité editorial de la revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EA78A4" w14:textId="77777777" w:rsidR="00A24018" w:rsidRPr="00DF6297" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+        <w:t>En constancia, se firma la presente declaración a los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6297">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>XX días</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6297">
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l mes de XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6297">
+        <w:t xml:space="preserve"> de 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">XX, Pamplona, Norte de Santander, Colombia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7522E8F1" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574F5CB0" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r w:rsidRPr="00ED0767">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Autor 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0767">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Firma: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Nombre completo:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Número de identificación: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Afiliación institucional:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA39E96" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r>
+        <w:t>Correo institucional:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Dirección de correspondencia:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Teléfono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1207A162" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018"/>
+    <w:p w14:paraId="49C6EB9E" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018"/>
+    <w:p w14:paraId="6F49DD05" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r w:rsidRPr="00ED0767">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0767">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0767">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Firma: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Nombre completo:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Número de identificación: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>ORCID:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Afiliación institucional:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB0F3BC" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r>
+        <w:t>Correo institucional:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Dirección de correspondencia:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Teléfono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42837B4B" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00A24018">
+      <w:r>
+        <w:t xml:space="preserve">Correo </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>(Repetir formato de firma para cada autor)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C046F9A" w14:textId="77777777" w:rsidR="00043F40" w:rsidRPr="00663229" w:rsidRDefault="00043F40" w:rsidP="00663229">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFC9ACA" w14:textId="1E76DC40" w:rsidR="00663229" w:rsidRDefault="00663229" w:rsidP="00663229">
-      <w:pPr>
+    <w:p w14:paraId="3249CC39" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00663229">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00663229">
-[...2 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="4A1E4E9A" w14:textId="77777777" w:rsidR="00A24018" w:rsidRDefault="00A24018" w:rsidP="00663229">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>Señores:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00663229">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDBBABB" w14:textId="77777777" w:rsidR="001743D8" w:rsidRPr="006F42F5" w:rsidRDefault="001743D8" w:rsidP="006F42F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5685"/>
+        </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-CO"/>
-[...1114 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001743D8" w:rsidRPr="006F42F5" w:rsidSect="00250B70">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1588" w:bottom="1361" w:left="1588" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="788"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52A4AE23" w14:textId="77777777" w:rsidR="0015658B" w:rsidRDefault="0015658B">
+    <w:p w14:paraId="274C85E2" w14:textId="77777777" w:rsidR="006E10FC" w:rsidRDefault="006E10FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="696396A1" w14:textId="77777777" w:rsidR="0015658B" w:rsidRDefault="0015658B">
+    <w:p w14:paraId="7C48B1DC" w14:textId="77777777" w:rsidR="006E10FC" w:rsidRDefault="006E10FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="09A700BB" w14:textId="77777777" w:rsidR="0018046C" w:rsidRDefault="0018046C" w:rsidP="00EE5F24">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="66D3B669" w14:textId="77777777" w:rsidR="0018046C" w:rsidRDefault="0018046C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="094A19B1" w14:textId="77777777" w:rsidR="0018046C" w:rsidRPr="0018046C" w:rsidRDefault="0018046C" w:rsidP="00DF54D6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="11296" w:y="67"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0018046C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0018046C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -1623,57 +1101,57 @@
                             <w:t xml:space="preserve"> rcta@unipamplona.edu.co</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="197A6557" w14:textId="02E8AA78" w:rsidR="00770B50" w:rsidRDefault="00770B50" w:rsidP="00770B50">
                           <w:pPr>
                             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70685BBE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-27.65pt;margin-top:-13.2pt;width:237pt;height:41.4pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrEWPlJQIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AA45RgaFAYqdf3wFns9H2raofEOMZDmfOHNa3g9HkKH1QYGs6nZSUSMtBKLuv6Y/vuzdL&#10;SkJkVjANVtb0JAO93bx+te5dJWfQgRbSEwSxoepdTbsYXVUUgXfSsDABJy0mW/CGRQz9vhCe9Yhu&#10;dDEry3dFD144D1yGgH/vxyTdZPy2lTx+bdsgI9E1RW4xrz6vTVqLzZpVe89cp/iZBvsHFoYpi5de&#10;oO5ZZOTg1V9QRnEPAdo44WAKaFvFZe4Bu5mWL7p57JiTuRcUJ7iLTOH/wfIvx2+eKFHT2fSGEssM&#10;Dml7YMIDEZJEOUQgsyRT70KF1Y8O6+PwHgYcd245uAfgPwOxsO2Y3cs776HvJBNIc5pOFldHR5yQ&#10;QJr+Mwi8jR0iZKCh9SZpiKoQRMdxnS4jQh6E48+3ZblalZjimFvMFjfLPMOCVU+nnQ/xowRD0qam&#10;Hi2Q0dnxIcTEhlVPJemyAFqJndI6B37fbLUnR4Z22eUvN/CiTFvS13SF12dkC+l8dpJREe2slanp&#10;skzfaLCkxgcrcklkSo97ZKLtWZ6kyKhNHJoBC5NmDYgTCuVhtC0+M9x04H9T0qNlaxp+HZiXlOhP&#10;FsVeTefz5PEczBc3Mwz8daa5zjDLEaqmkZJxu435XSQdLNzhUFqV9XpmcuaKVswynp9N8vp1nKue&#10;H/fmDwAAAP//AwBQSwMEFAAGAAgAAAAhAMQKiMveAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SGxQ67TkUdI4FSCB2Lb0AybxNIka21HsNunfM6xgN4+jO2eK3Wx6caXRd84q&#10;WC0jEGRrpzvbKDh+fyw2IHxAq7F3lhTcyMOuvL8rMNdusnu6HkIjOMT6HBW0IQy5lL5uyaBfuoEs&#10;705uNBi4HRupR5w43PRyHUWpNNhZvtDiQO8t1efDxSg4fU1PyctUfYZjto/TN+yyyt2UenyYX7cg&#10;As3hD4ZffVaHkp0qd7Hai17BIkmeGeVincYgmIhXmwxEpSDhgSwL+f+F8gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCrEWPlJQIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDECojL3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" stroked="f">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-27.65pt;margin-top:-13.2pt;width:237pt;height:41.4pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz4mLoDAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3TgyCK1CF5eLS+HTrDjgq9Blvy6STnTFkJtbb7kv/4vnuz&#10;5MwHYWthwKqSn5Tnt5vXr9a9K9QMWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLzgawE4FM3Gc1ip7Q&#10;O5PN8vxd1gPWDkEq7+n2fnTyTcJvGiXD16bxKjBTcqotpB3TXsU926xFsUfhWi3PZYh/qKIT2lLS&#10;C9S9CIIdUP8F1WmJ4KEJEwldBk2jpUo9UDfT/EU3j61wKvVC5Hh3ocn/P1j55fjoviELw3sYaICp&#10;Ce8eQP70zMK2FXav7hChb5WoKfE0Upb1zhfnp5FqX/gIUvWfoaYhi0OABDQ02EVWqE9G6DSA04V0&#10;NQQm6fJtnq9WObkk+Razxc0yTSUTxdNrhz58VNCxeCg50lATujg++BCrEcVTSEzmweh6p41JBu6r&#10;rUF2FCSAXVqpgRdhxrK+5CtKn5AtxPdJG50OJFCju5Iv87hGyUQ2Ptg6hQShzXimSow90xMZGbkJ&#10;QzVQYKSpgvpERCGMQqSPQ4cW8DdnPYmw5P7XQaDizHyyRPZqOp9H1SZjvriZkYHXnuraI6wkqJIH&#10;zsbjNiSlRx4s3NFQGp34eq7kXCuJK9F4/ghRvdd2inr+rps/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;xAqIy94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrtORR0jgVIIHY&#10;tvQDJvE0iRrbUew26d8zrGA3j6M7Z4rdbHpxpdF3zipYLSMQZGunO9soOH5/LDYgfECrsXeWFNzI&#10;w668vysw126ye7oeQiM4xPocFbQhDLmUvm7JoF+6gSzvTm40GLgdG6lHnDjc9HIdRak02Fm+0OJA&#10;7y3V58PFKDh9TU/Jy1R9hmO2j9M37LLK3ZR6fJhftyACzeEPhl99VoeSnSp3sdqLXsEiSZ4Z5WKd&#10;xiCYiFebDESlIOGBLAv5/4XyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPiYugMAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMQKiMve&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3F72D16C" w14:textId="6B50CC3A" w:rsidR="00770B50" w:rsidRDefault="00770B50" w:rsidP="00DF54D6">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Universidad de Pamplona</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="32E073EB" w14:textId="17C61925" w:rsidR="00770B50" w:rsidRPr="00DF54D6" w:rsidRDefault="00770B50" w:rsidP="00DF54D6">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                       <w:rPr>
                         <w:bCs/>
@@ -1733,70 +1211,70 @@
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> rcta@unipamplona.edu.co</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="197A6557" w14:textId="02E8AA78" w:rsidR="00770B50" w:rsidRDefault="00770B50" w:rsidP="00770B50">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E2588BC" w14:textId="77777777" w:rsidR="0015658B" w:rsidRDefault="0015658B">
+    <w:p w14:paraId="4CFACC2A" w14:textId="77777777" w:rsidR="006E10FC" w:rsidRDefault="006E10FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F3A3EE" w14:textId="77777777" w:rsidR="0015658B" w:rsidRDefault="0015658B">
+    <w:p w14:paraId="17A15B64" w14:textId="77777777" w:rsidR="006E10FC" w:rsidRDefault="006E10FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3FB689D9" w14:textId="0BC3C113" w:rsidR="001705F2" w:rsidRDefault="003F1164" w:rsidP="00F42AB4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659775" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69AA3971" wp14:editId="45838283">
@@ -1907,52 +1385,52 @@
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="6154"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="043C2982"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -1994,72 +1472,72 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AAB67EA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C32862AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="157559B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05EC8FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2164,51 +1642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB17BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63E848CE"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2277,51 +1755,51 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F8F77CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A904A6FA"/>
     <w:lvl w:ilvl="0" w:tplc="D598D9CA">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2417,51 +1895,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE5356A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ECBC7E20"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2556,51 +2034,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F947D7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="484AC6BE"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF8240C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B30EEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2705,51 +2269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC97A8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51823B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -2804,51 +2368,51 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Ttulo8"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Ttulo9"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B34DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48BCC804"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2944,51 +2508,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D055877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2162FE22"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3057,51 +2621,137 @@
     <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DFC4E16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1EE383C"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AAA39A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD96A7CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3197,51 +2847,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B270DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECBC7E20"/>
     <w:lvl w:ilvl="0" w:tplc="F9388048">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -3336,51 +2986,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CAD7CE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BD8B35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3485,142 +3135,148 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1007753813">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="360397723">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1751468593">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="51084281">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1247887413">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1707371610">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1128623478">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279654568">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="9" w16cid:durableId="1760785700">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="10" w16cid:durableId="758450578">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11" w16cid:durableId="411857346">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="12" w16cid:durableId="648439601">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="13" w16cid:durableId="70398677">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="14" w16cid:durableId="1675768301">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="15" w16cid:durableId="1692802239">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A5542"/>
     <w:rsid w:val="00004116"/>
     <w:rsid w:val="0001036A"/>
     <w:rsid w:val="00010BB8"/>
     <w:rsid w:val="00015070"/>
     <w:rsid w:val="00016D76"/>
     <w:rsid w:val="00043F40"/>
     <w:rsid w:val="000610F3"/>
     <w:rsid w:val="00070CFA"/>
     <w:rsid w:val="00075788"/>
     <w:rsid w:val="00080F8A"/>
     <w:rsid w:val="0008248C"/>
+    <w:rsid w:val="00087146"/>
     <w:rsid w:val="000A2543"/>
     <w:rsid w:val="000B26D3"/>
     <w:rsid w:val="000F1920"/>
     <w:rsid w:val="000F2F2C"/>
     <w:rsid w:val="000F57D6"/>
     <w:rsid w:val="000F6BEE"/>
     <w:rsid w:val="001268BD"/>
     <w:rsid w:val="0013434D"/>
     <w:rsid w:val="00137073"/>
     <w:rsid w:val="00140997"/>
     <w:rsid w:val="0015658B"/>
     <w:rsid w:val="0016047A"/>
     <w:rsid w:val="001705F2"/>
     <w:rsid w:val="0017352C"/>
     <w:rsid w:val="001743D8"/>
     <w:rsid w:val="00175B81"/>
     <w:rsid w:val="00175E1D"/>
     <w:rsid w:val="0018046C"/>
     <w:rsid w:val="001C7655"/>
     <w:rsid w:val="001E4996"/>
     <w:rsid w:val="002064C7"/>
     <w:rsid w:val="00226079"/>
     <w:rsid w:val="00226AE2"/>
     <w:rsid w:val="002434D9"/>
     <w:rsid w:val="00250B70"/>
@@ -3646,55 +3302,57 @@
     <w:rsid w:val="003B1C67"/>
     <w:rsid w:val="003B2779"/>
     <w:rsid w:val="003E0671"/>
     <w:rsid w:val="003F1164"/>
     <w:rsid w:val="00406314"/>
     <w:rsid w:val="00414368"/>
     <w:rsid w:val="00414389"/>
     <w:rsid w:val="00450861"/>
     <w:rsid w:val="00462389"/>
     <w:rsid w:val="00480FDB"/>
     <w:rsid w:val="00491B1C"/>
     <w:rsid w:val="00493ECC"/>
     <w:rsid w:val="004A07E8"/>
     <w:rsid w:val="004A1A5B"/>
     <w:rsid w:val="004B7B76"/>
     <w:rsid w:val="004C0518"/>
     <w:rsid w:val="005214D0"/>
     <w:rsid w:val="005509A4"/>
     <w:rsid w:val="0057762B"/>
     <w:rsid w:val="00583026"/>
     <w:rsid w:val="005A2C9C"/>
     <w:rsid w:val="005D3D9F"/>
     <w:rsid w:val="005D468D"/>
     <w:rsid w:val="005E43D8"/>
     <w:rsid w:val="00663229"/>
+    <w:rsid w:val="0068486A"/>
     <w:rsid w:val="00684FAB"/>
     <w:rsid w:val="006866D4"/>
     <w:rsid w:val="006A5C7A"/>
     <w:rsid w:val="006A6FE8"/>
     <w:rsid w:val="006D52B4"/>
+    <w:rsid w:val="006E10FC"/>
     <w:rsid w:val="006E1BE1"/>
     <w:rsid w:val="006E3721"/>
     <w:rsid w:val="006F12B3"/>
     <w:rsid w:val="006F2CB0"/>
     <w:rsid w:val="006F42F5"/>
     <w:rsid w:val="006F7E4F"/>
     <w:rsid w:val="0071425D"/>
     <w:rsid w:val="007252A5"/>
     <w:rsid w:val="0073014F"/>
     <w:rsid w:val="00740DEB"/>
     <w:rsid w:val="0075016C"/>
     <w:rsid w:val="00755752"/>
     <w:rsid w:val="00760CBC"/>
     <w:rsid w:val="00764306"/>
     <w:rsid w:val="007675A9"/>
     <w:rsid w:val="00770B50"/>
     <w:rsid w:val="00772297"/>
     <w:rsid w:val="00784297"/>
     <w:rsid w:val="007B546F"/>
     <w:rsid w:val="007C1A61"/>
     <w:rsid w:val="007C28CA"/>
     <w:rsid w:val="007C7B72"/>
     <w:rsid w:val="007E0336"/>
     <w:rsid w:val="00812194"/>
     <w:rsid w:val="0082561F"/>
@@ -3708,72 +3366,74 @@
     <w:rsid w:val="008B3F5F"/>
     <w:rsid w:val="008B4972"/>
     <w:rsid w:val="008B712A"/>
     <w:rsid w:val="008B7CF0"/>
     <w:rsid w:val="008C2D03"/>
     <w:rsid w:val="008C3A43"/>
     <w:rsid w:val="008C4F18"/>
     <w:rsid w:val="008D04A7"/>
     <w:rsid w:val="008D6AD8"/>
     <w:rsid w:val="008E0995"/>
     <w:rsid w:val="008E3383"/>
     <w:rsid w:val="008E36B6"/>
     <w:rsid w:val="008F48ED"/>
     <w:rsid w:val="00903073"/>
     <w:rsid w:val="009275D4"/>
     <w:rsid w:val="00952A37"/>
     <w:rsid w:val="009641EF"/>
     <w:rsid w:val="009669CC"/>
     <w:rsid w:val="009721B9"/>
     <w:rsid w:val="00991574"/>
     <w:rsid w:val="009A1484"/>
     <w:rsid w:val="009D4251"/>
     <w:rsid w:val="009F340A"/>
     <w:rsid w:val="009F5B2A"/>
     <w:rsid w:val="009F6919"/>
+    <w:rsid w:val="00A24018"/>
     <w:rsid w:val="00A42D58"/>
     <w:rsid w:val="00A45A15"/>
     <w:rsid w:val="00A53463"/>
     <w:rsid w:val="00A60C2D"/>
     <w:rsid w:val="00A66D61"/>
     <w:rsid w:val="00A7592E"/>
     <w:rsid w:val="00A93EC4"/>
     <w:rsid w:val="00AA3F1A"/>
     <w:rsid w:val="00AB78AF"/>
     <w:rsid w:val="00AE7F0E"/>
     <w:rsid w:val="00B07879"/>
     <w:rsid w:val="00B303F9"/>
     <w:rsid w:val="00B404DA"/>
     <w:rsid w:val="00B511FD"/>
     <w:rsid w:val="00B67598"/>
     <w:rsid w:val="00BA6507"/>
     <w:rsid w:val="00BB3E6F"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC30DD"/>
     <w:rsid w:val="00BC4ED0"/>
     <w:rsid w:val="00C0128F"/>
     <w:rsid w:val="00C01BF0"/>
+    <w:rsid w:val="00C10B3D"/>
     <w:rsid w:val="00C45033"/>
     <w:rsid w:val="00C82772"/>
     <w:rsid w:val="00C86396"/>
     <w:rsid w:val="00C95D9C"/>
     <w:rsid w:val="00CA0905"/>
     <w:rsid w:val="00CA2ADF"/>
     <w:rsid w:val="00CF156F"/>
     <w:rsid w:val="00CF52BB"/>
     <w:rsid w:val="00D646C2"/>
     <w:rsid w:val="00D81AB8"/>
     <w:rsid w:val="00DA525F"/>
     <w:rsid w:val="00DD41C4"/>
     <w:rsid w:val="00DD55A1"/>
     <w:rsid w:val="00DE4082"/>
     <w:rsid w:val="00DE50EA"/>
     <w:rsid w:val="00DF480F"/>
     <w:rsid w:val="00DF54D6"/>
     <w:rsid w:val="00E01B9E"/>
     <w:rsid w:val="00E161B1"/>
     <w:rsid w:val="00E23FF4"/>
     <w:rsid w:val="00E26124"/>
     <w:rsid w:val="00E53B1E"/>
     <w:rsid w:val="00E54CA1"/>
     <w:rsid w:val="00E60AE9"/>
     <w:rsid w:val="00E653C5"/>
@@ -3791,73 +3451,74 @@
     <w:rsid w:val="00F960A8"/>
     <w:rsid w:val="00F97C87"/>
     <w:rsid w:val="00FB2B8D"/>
     <w:rsid w:val="00FB7D04"/>
     <w:rsid w:val="00FD2512"/>
     <w:rsid w:val="00FE1F4B"/>
     <w:rsid w:val="00FE3F33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4E754F95"/>
+  <w15:docId w15:val="{9A7C81FF-3FF4-4558-B027-3E60CC4F32D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3985,50 +3646,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A5542"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -4343,820 +4113,52 @@
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PalabrasClaveCar">
     <w:name w:val="Palabras Clave Car"/>
     <w:rsid w:val="00E54CA1"/>
     <w:rPr>
       <w:b/>
       <w:noProof w:val="0"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C7655"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...768 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver2">
+    <w:name w:val="Mención sin resolver2"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E53B1E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00226079"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
@@ -5339,51 +4341,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00755752"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00755752"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="150953790">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197668264">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5507,51 +4509,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1558320946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/rcta" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/rcta" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5773,86 +4775,86 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>453</Words>
-  <Characters>2495</Characters>
+  <Words>502</Words>
+  <Characters>2764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INDICACIONES Y RECOMENDACIONES PARA LA PRESENTACIÓN DE ARTÍCULOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2943</CharactersWithSpaces>
+  <CharactersWithSpaces>3260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4980771</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://uem.es/binaria/monograficos/archivos_monograficos/wolfgang_franta_espanol.pdf. (10</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>