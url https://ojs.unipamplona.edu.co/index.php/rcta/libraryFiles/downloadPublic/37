--- v1 (2025-11-25)
+++ v2 (2026-07-29)
@@ -1,419 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="727B1CD2" w14:textId="063AF47F" w:rsidR="00E54CA1" w:rsidRPr="00462389" w:rsidRDefault="009F6919" w:rsidP="00E54CA1">
-[...323 lines deleted...]
-    </w:p>
     <w:p w14:paraId="780D9CEC" w14:textId="77777777" w:rsidR="00E54CA1" w:rsidRPr="00462389" w:rsidRDefault="00E54CA1" w:rsidP="00E54CA1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6241F13B" w14:textId="77777777" w:rsidR="00E54CA1" w:rsidRPr="00462389" w:rsidRDefault="00E54CA1" w:rsidP="00F42AB4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E54CA1" w:rsidRPr="00036ED8" w14:paraId="60820621" w14:textId="77777777" w:rsidTr="00C01BF0">
+      <w:tr w:rsidR="00E54CA1" w:rsidRPr="00AD51AE" w14:paraId="60820621" w14:textId="77777777" w:rsidTr="00C01BF0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A35F0B" w14:textId="64BEE04F" w:rsidR="00E54CA1" w:rsidRPr="000D22A1" w:rsidRDefault="00343C55" w:rsidP="00226079">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D22A1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Colombian Journal of Advanced Technologies indications for </w:t>
@@ -516,1268 +192,1294 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E54CA1" w:rsidRPr="00036ED8" w14:paraId="09D6AC3F" w14:textId="77777777" w:rsidTr="00EE5F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CD02F3" w14:textId="38973E7B" w:rsidR="00F91BB1" w:rsidRPr="000D22A1" w:rsidRDefault="00A66D61" w:rsidP="00EE5F24">
+          <w:p w14:paraId="5F2BB53C" w14:textId="77777777" w:rsidR="009E57CF" w:rsidRPr="00462389" w:rsidRDefault="009E57CF" w:rsidP="009E57CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="00462389">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...67 lines deleted...]
-            <w:r w:rsidR="00E53B1E" w:rsidRPr="00462389">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>MSc. Autor1 Nombre Apellidos</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639457BF" wp14:editId="3E8D9BFF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A6BFCD2" wp14:editId="5BCECDB8">
+                  <wp:extent cx="108000" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="6" name="Imagen 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="icone-de-courrier-electronique-bleu.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:biLevel thresh="25000"/>
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="108000" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00462389">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27B6E5FC" wp14:editId="2EA1BBBB">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="426397055" name="Imagen 426397055"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="426397055" name="Imagen 426397055"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00E53B1E" w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="00462389">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00140997" w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="00462389">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...77 lines deleted...]
-            <w:r w:rsidR="00E53B1E" w:rsidRPr="00462389">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>, Ing. Autor2 Nombre Apellidos</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78890B92" wp14:editId="59A66997">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DABBDD8" wp14:editId="109EB0D5">
+                  <wp:extent cx="108000" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="7" name="Imagen 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="icone-de-courrier-electronique-bleu.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:biLevel thresh="25000"/>
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="108000" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00462389">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32F2990C" wp14:editId="1FE627A5">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="336208652" name="Imagen 336208652"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="336208652" name="Imagen 336208652"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00E53B1E" w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="00462389">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F6DF06" w14:textId="72EA8567" w:rsidR="00E54CA1" w:rsidRPr="000D22A1" w:rsidRDefault="00A66D61" w:rsidP="00EE5F24">
+          <w:p w14:paraId="30F6DF06" w14:textId="2AD4A288" w:rsidR="00E54CA1" w:rsidRPr="009E57CF" w:rsidRDefault="009E57CF" w:rsidP="009E57CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="00462389">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...67 lines deleted...]
-            <w:r w:rsidR="00E53B1E" w:rsidRPr="00462389">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>PhD. Autor3 Nombre Apellidos</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F17E231" wp14:editId="602DAB88">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B8BA6F4" wp14:editId="1790B975">
+                  <wp:extent cx="108000" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="9" name="Imagen 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="icone-de-courrier-electronique-bleu.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:biLevel thresh="25000"/>
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="108000" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00462389">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="262776AD" wp14:editId="53009507">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="19" name="Imagen 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Imagen 19"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00E53B1E" w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="00462389">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B9AA6CF" w14:textId="77777777" w:rsidR="00E54CA1" w:rsidRPr="000D22A1" w:rsidRDefault="00E54CA1" w:rsidP="00E54CA1">
+    <w:p w14:paraId="0B9AA6CF" w14:textId="77777777" w:rsidR="00E54CA1" w:rsidRPr="009E57CF" w:rsidRDefault="00E54CA1" w:rsidP="00E54CA1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E54CA1" w:rsidRPr="00036ED8" w14:paraId="7A2B8017" w14:textId="77777777" w:rsidTr="00EE5F24">
+      <w:tr w:rsidR="00E54CA1" w:rsidRPr="00AD51AE" w14:paraId="7A2B8017" w14:textId="77777777" w:rsidTr="00EE5F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CABB17E" w14:textId="051DAD81" w:rsidR="00A66D61" w:rsidRPr="000D22A1" w:rsidRDefault="00E53B1E" w:rsidP="009F340A">
+          <w:p w14:paraId="1F2FD4BA" w14:textId="77777777" w:rsidR="000F79DA" w:rsidRPr="00821D4A" w:rsidRDefault="000F79DA" w:rsidP="000F79DA">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="14"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D22A1">
-[...195 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00821D4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A4D0F63" wp14:editId="79543216">
+                  <wp:extent cx="108000" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="18" name="Gráfico 18"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="18" name="v4.svg"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="108000" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Institución, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E247418" w14:textId="31B9254D" w:rsidR="009F340A" w:rsidRPr="000F79DA" w:rsidRDefault="000F79DA" w:rsidP="000F79DA">
+            <w:pPr>
+              <w:ind w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E127034" wp14:editId="14673843">
+                  <wp:extent cx="108000" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="1" name="Gráfico 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="18" name="v4.svg"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="108000" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Institución, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821D4A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50CDCB97" w14:textId="77777777" w:rsidR="009F340A" w:rsidRPr="000F79DA" w:rsidRDefault="009F340A" w:rsidP="00140997">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C425C29" w14:textId="0AD54745" w:rsidR="00140997" w:rsidRPr="000D22A1" w:rsidRDefault="003A5B68" w:rsidP="003A5B68">
+          <w:p w14:paraId="3C425C29" w14:textId="71F5AF18" w:rsidR="00140997" w:rsidRPr="000F79DA" w:rsidRDefault="003A5B68" w:rsidP="003A5B68">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D22A1">
+            <w:r w:rsidRPr="000F79DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Correspondenc</w:t>
             </w:r>
-            <w:r w:rsidR="00343C55" w:rsidRPr="000D22A1">
+            <w:r w:rsidR="00343C55" w:rsidRPr="000F79DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00140997" w:rsidRPr="000D22A1">
+            <w:r w:rsidR="00140997" w:rsidRPr="000F79DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00140997" w:rsidRPr="000D22A1">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidR="00140997" w:rsidRPr="000F79DA">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00462389" w:rsidRPr="000D22A1">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="000F79DA">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>autor@dominio.edu.co</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4424E14C" w14:textId="6F18B135" w:rsidR="00462389" w:rsidRPr="000D22A1" w:rsidRDefault="001C17EF" w:rsidP="00462389">
+          <w:p w14:paraId="343E9879" w14:textId="77777777" w:rsidR="009E57CF" w:rsidRPr="000F79DA" w:rsidRDefault="009E57CF" w:rsidP="003A5B68">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D22A1">
+          </w:p>
+          <w:p w14:paraId="4424E14C" w14:textId="35F413D7" w:rsidR="00462389" w:rsidRPr="000F79DA" w:rsidRDefault="001C17EF" w:rsidP="00462389">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F79DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Received: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D22A1">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>month day, year.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D22A1">
+            <w:r w:rsidR="009E57CF" w:rsidRPr="000F79DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Accepted: </w:t>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve"> Revised: </w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="000F79DA">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>month day, year.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D22A1">
+            <w:r w:rsidR="009E57CF" w:rsidRPr="000F79DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Published: </w:t>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>month day, year</w:t>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve">Accepted: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>month day, year.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>Published</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>month</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00462389" w:rsidRPr="000F79DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tablaconcuadrcula"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7221"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007B546F" w:rsidRPr="00036ED8" w14:paraId="5CCF211D" w14:textId="77777777" w:rsidTr="007B546F">
+            <w:tr w:rsidR="007B546F" w:rsidRPr="009E57CF" w14:paraId="5CCF211D" w14:textId="77777777" w:rsidTr="007B546F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7221" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6FDF1901" w14:textId="77777777" w:rsidR="007B546F" w:rsidRPr="000D22A1" w:rsidRDefault="007B546F" w:rsidP="007B546F">
+                <w:p w14:paraId="6FDF1901" w14:textId="77777777" w:rsidR="007B546F" w:rsidRPr="00DE3150" w:rsidRDefault="007B546F" w:rsidP="007B546F">
                   <w:pPr>
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
-                      <w:lang w:val="en-US"/>
+                      <w:lang w:val="es-CO"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="00FA7121" w14:textId="77777777" w:rsidR="00226079" w:rsidRPr="000D22A1" w:rsidRDefault="00226079" w:rsidP="007B546F">
+          <w:p w14:paraId="00FA7121" w14:textId="77777777" w:rsidR="00226079" w:rsidRPr="00DE3150" w:rsidRDefault="00226079" w:rsidP="007B546F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22D2BAC9" w14:textId="77777777" w:rsidR="00226079" w:rsidRPr="000D22A1" w:rsidRDefault="00226079" w:rsidP="00226079">
+          <w:p w14:paraId="22D2BAC9" w14:textId="77777777" w:rsidR="00226079" w:rsidRPr="00DE3150" w:rsidRDefault="00226079" w:rsidP="00226079">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6654"/>
               </w:tabs>
               <w:ind w:left="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DDAD45F" w14:textId="0DBE2271" w:rsidR="00AE7F0E" w:rsidRPr="000D22A1" w:rsidRDefault="001C17EF" w:rsidP="00226079">
+          <w:p w14:paraId="08C7AFF7" w14:textId="0485499B" w:rsidR="00226079" w:rsidRPr="009E57CF" w:rsidRDefault="001C17EF" w:rsidP="00AE7F0E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6654"/>
               </w:tabs>
               <w:ind w:left="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E57CF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E57CF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E57CF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E57CF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cite</w:t>
+            </w:r>
+            <w:r w:rsidR="00226079" w:rsidRPr="009E57CF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>JK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Autor, “Nombre del artículo”, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:b/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Colombiana </w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000D22A1">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e Tecnologías </w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000D22A1">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00F523E2" w:rsidRPr="000D22A1">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>e Avanzada (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000D22A1">
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>RCTA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:i/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>, vol. x, no</w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> x, pp. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t>xxx-xxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="007B5885">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Abrev. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>’</w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t>Mes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000D22A1">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>RCTA</w:t>
+              <w:t>año</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000D22A1">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, vol. </w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>X</w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t>doi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, no. </w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t>: 10.24054/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E57CF" w:rsidRPr="00DE3150">
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>X</w:t>
-[...30 lines deleted...]
-              <w:t>xx</w:t>
+              <w:t>rcta.vXiXX.XXXX</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000D22A1">
-[...80 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="0F427112" w14:textId="77777777" w:rsidR="00AE7F0E" w:rsidRPr="000D22A1" w:rsidRDefault="00AE7F0E" w:rsidP="00AE7F0E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6654"/>
               </w:tabs>
               <w:ind w:left="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FB6461F" w14:textId="77777777" w:rsidR="00226079" w:rsidRPr="000D22A1" w:rsidRDefault="00226079" w:rsidP="00226079">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1786,61 +1488,61 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23F5180D" w14:textId="77777777" w:rsidR="00EB502F" w:rsidRPr="000D22A1" w:rsidRDefault="001C17EF" w:rsidP="001C17EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D22A1">
               <w:rPr>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">This work is licensed under a </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346AA43D" w14:textId="59AB8408" w:rsidR="00C45033" w:rsidRPr="000D22A1" w:rsidRDefault="001B3ECD" w:rsidP="001C17EF">
+          <w:p w14:paraId="346AA43D" w14:textId="59AB8408" w:rsidR="00C45033" w:rsidRPr="000D22A1" w:rsidRDefault="0009738F" w:rsidP="001C17EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="001C17EF" w:rsidRPr="000D22A1">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="13"/>
                   <w:szCs w:val="13"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Creative Commons Attribution-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="001C17EF" w:rsidRPr="000D22A1">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="13"/>
                   <w:szCs w:val="13"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>NonCommercial</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidR="001C17EF" w:rsidRPr="000D22A1">
@@ -1863,118 +1565,118 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="001C17EF" w:rsidRPr="000D22A1">
               <w:rPr>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="001C17EF" w:rsidRPr="00462389">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="157579B4" wp14:editId="56CAB233">
                   <wp:extent cx="577970" cy="202596"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="8" name="Imagen 8" descr="https://ojs.unipamplona.edu.co/index.php/rcta/article/download/2647/version/3588/3383/9098/cc.png">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="https://ojs.unipamplona.edu.co/index.php/rcta/article/download/2647/version/3588/3383/9098/cc.png">
-                            <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;"/>
+                            <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="592231" cy="207595"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71DDDA94" w14:textId="77777777" w:rsidR="00E54CA1" w:rsidRPr="000D22A1" w:rsidRDefault="00E54CA1" w:rsidP="00F523E2">
+    <w:p w14:paraId="71DDDA94" w14:textId="77777777" w:rsidR="00E54CA1" w:rsidRPr="00AD51AE" w:rsidRDefault="00E54CA1" w:rsidP="00F523E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="43720619" w14:textId="77777777" w:rsidR="00F523E2" w:rsidRPr="000D22A1" w:rsidRDefault="00F523E2" w:rsidP="00F523E2">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43720619" w14:textId="77777777" w:rsidR="00F523E2" w:rsidRPr="00AD51AE" w:rsidRDefault="00F523E2" w:rsidP="00F523E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E54CA1" w:rsidRPr="00462389" w14:paraId="04DB1517" w14:textId="77777777" w:rsidTr="00EE5F24">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
@@ -2099,51 +1801,51 @@
           </w:tbl>
           <w:p w14:paraId="5F7E57FD" w14:textId="77777777" w:rsidR="00412C1D" w:rsidRPr="00462389" w:rsidRDefault="00412C1D" w:rsidP="00412C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7371"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00412C1D" w:rsidRPr="00036ED8" w14:paraId="305E2D63" w14:textId="77777777" w:rsidTr="00834546">
+            <w:tr w:rsidR="00412C1D" w:rsidRPr="00AD51AE" w14:paraId="305E2D63" w14:textId="77777777" w:rsidTr="00834546">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7371" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0D02680B" w14:textId="77777777" w:rsidR="00412C1D" w:rsidRPr="000D22A1" w:rsidRDefault="00412C1D" w:rsidP="00412C1D">
                   <w:pPr>
                     <w:ind w:left="917" w:hanging="917"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000D22A1">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>Keywords</w:t>
                   </w:r>
@@ -2342,53 +2044,53 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C7BD5F" w14:textId="77777777" w:rsidR="00CF156F" w:rsidRPr="00462389" w:rsidRDefault="00CF156F" w:rsidP="00C0128F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB8E2DD" w14:textId="77777777" w:rsidR="00CF156F" w:rsidRPr="00462389" w:rsidRDefault="00CF156F" w:rsidP="00C0128F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CF156F" w:rsidRPr="00462389" w:rsidSect="00C82772">
-          <w:headerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
           <w:pgMar w:top="1418" w:right="1588" w:bottom="1361" w:left="1588" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15E43425" w14:textId="0663B32C" w:rsidR="008A5542" w:rsidRPr="000D22A1" w:rsidRDefault="000F57D6" w:rsidP="00812194">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2486,51 +2188,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Along with the article, authors must submit the data format for authors and research, which can be obtained from the journal's website</w:t>
       </w:r>
       <w:r w:rsidR="00A93EC4" w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00286F62" w:rsidRPr="000D22A1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://ojs.unipamplona.edu.co/index.php/rcta/directricesautor</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="501EF546" w14:textId="4A94E342" w:rsidR="00175E1D" w:rsidRPr="000D22A1" w:rsidRDefault="000F57D6" w:rsidP="00175E1D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
@@ -2577,136 +2279,96 @@
     <w:p w14:paraId="667EED7C" w14:textId="530ED7B2" w:rsidR="00AD19A5" w:rsidRPr="000D22A1" w:rsidRDefault="00AD19A5" w:rsidP="00AD19A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The article must be submitted in electronic format using the Word processor. You can send it via email to the journal's address</w:t>
       </w:r>
       <w:r w:rsidR="006D52B4" w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="001B3ECD">
-[...10 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="007E0336" w:rsidRPr="000D22A1">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>rcta@unipamplona.edu.co</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="007E0336" w:rsidRPr="000D22A1">
         <w:rPr>
-          <w:rStyle w:val="Hipervnculo"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>or by submitting it through the platform</w:t>
       </w:r>
       <w:r w:rsidR="003B2779" w:rsidRPr="000D22A1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B3ECD">
-[...32 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="009721B9" w:rsidRPr="000D22A1">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://ojs.unipamplona.edu.co/index.php/rcta/about/submissions</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, ensuring that it is in the specific format and contains all the necessary material for evaluation and publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E69AEB3" w14:textId="77777777" w:rsidR="00AD19A5" w:rsidRPr="000D22A1" w:rsidRDefault="00AD19A5" w:rsidP="00AD19A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275FDE26" w14:textId="77777777" w:rsidR="00AD19A5" w:rsidRPr="000D22A1" w:rsidRDefault="00AD19A5" w:rsidP="00AD19A5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3072,51 +2734,51 @@
       <w:r w:rsidRPr="00462389">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A37EFBA" wp14:editId="1EF4702A">
             <wp:extent cx="2447925" cy="2009775"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="3" name="Imagen 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4553" t="2132" r="7486" b="2132"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2447925" cy="2009775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4913,51 +4575,51 @@
       <w:r w:rsidRPr="00462389">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51E50B00" wp14:editId="5AE3D77D">
             <wp:extent cx="1771650" cy="390525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1771650" cy="390525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5589,80 +5251,61 @@
     <w:p w14:paraId="3F10C3BC" w14:textId="0F3C91E9" w:rsidR="000D22A1" w:rsidRDefault="000D22A1" w:rsidP="000D22A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">More information: </w:t>
       </w:r>
-      <w:r w:rsidR="001B3ECD">
-[...28 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="008F3B92">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0131C9F5" w14:textId="77777777" w:rsidR="000D22A1" w:rsidRPr="000D22A1" w:rsidRDefault="000D22A1" w:rsidP="000D22A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E1D7A7E" w14:textId="77777777" w:rsidR="000D22A1" w:rsidRPr="000D22A1" w:rsidRDefault="000D22A1" w:rsidP="000D22A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5831,80 +5474,61 @@
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>zenodo.xxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. If data are not available due to ethical, confidentiality, or intellectual property reasons, clearly state this condition. Additional information: </w:t>
       </w:r>
-      <w:r w:rsidR="001B3ECD">
-[...28 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="008F3B92">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://ojs.unipamplona.edu.co/index.php/rcta/es/materialescomplementarios</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08C91AD8" w14:textId="77777777" w:rsidR="000D22A1" w:rsidRPr="000D22A1" w:rsidRDefault="000D22A1" w:rsidP="000D22A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35BC2D97" w14:textId="2617775C" w:rsidR="00A66D61" w:rsidRPr="000D22A1" w:rsidRDefault="000D22A1" w:rsidP="000D22A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6338,209 +5962,173 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example Basic Format for Conference Proceedings</w:t>
       </w:r>
       <w:r w:rsidR="002E5C56" w:rsidRPr="000D22A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D3804E" w14:textId="089D7834" w:rsidR="002E5C56" w:rsidRPr="00004116" w:rsidRDefault="00471010" w:rsidP="002E5C56">
+    <w:p w14:paraId="13D3804E" w14:textId="089D7834" w:rsidR="002E5C56" w:rsidRPr="000F79DA" w:rsidRDefault="00471010" w:rsidP="002E5C56">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="1" w:line="180" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JK</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Author, "Article Title", in Conf. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abbreviated Name</w:t>
       </w:r>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Conf. City, State Abbrev. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00471010">
-[...3 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidRPr="000F79DA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F79DA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F79DA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicated), country, year, pp. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00471010">
-[...5 lines deleted...]
-        <w:t>if</w:t>
+      <w:r w:rsidRPr="000F79DA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00471010">
-[...57 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidRPr="000F79DA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76195D74" w14:textId="77777777" w:rsidR="00004116" w:rsidRPr="00004116" w:rsidRDefault="00004116" w:rsidP="00004116">
+    <w:p w14:paraId="76195D74" w14:textId="77777777" w:rsidR="00004116" w:rsidRPr="000F79DA" w:rsidRDefault="00004116" w:rsidP="00004116">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="1" w:line="180" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33EDFD10" w14:textId="7BBC4744" w:rsidR="002E5C56" w:rsidRPr="000D22A1" w:rsidRDefault="00305402" w:rsidP="002E5C56">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="37"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D22A1">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example Basic Format for Electronic Documents (when available online)</w:t>
       </w:r>
@@ -6974,102 +6562,102 @@
       <w:r w:rsidR="001E4996" w:rsidRPr="000D22A1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00684FAB" w:rsidRPr="00036ED8" w:rsidSect="00C82772">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1588" w:bottom="1361" w:left="1588" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:num="2" w:space="788"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD6FE41" w14:textId="77777777" w:rsidR="001B3ECD" w:rsidRDefault="001B3ECD">
+    <w:p w14:paraId="5A45392F" w14:textId="77777777" w:rsidR="0009738F" w:rsidRDefault="0009738F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="129844C7" w14:textId="77777777" w:rsidR="001B3ECD" w:rsidRDefault="001B3ECD">
+    <w:p w14:paraId="6C50C265" w14:textId="77777777" w:rsidR="0009738F" w:rsidRDefault="0009738F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -7250,58 +6838,58 @@
       </w:tabs>
       <w:ind w:right="6288"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D22A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">       I. I. D. T. A. </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DFABA85" w14:textId="77777777" w:rsidR="001B3ECD" w:rsidRDefault="001B3ECD">
+    <w:p w14:paraId="14707BE8" w14:textId="77777777" w:rsidR="0009738F" w:rsidRDefault="0009738F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28A3E9B9" w14:textId="77777777" w:rsidR="001B3ECD" w:rsidRDefault="001B3ECD">
+    <w:p w14:paraId="659E9636" w14:textId="77777777" w:rsidR="0009738F" w:rsidRDefault="0009738F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3FB689D9" w14:textId="79C81046" w:rsidR="001705F2" w:rsidRDefault="009A1484" w:rsidP="00F42AB4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
@@ -7435,51 +7023,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9056"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B07879" w:rsidRPr="00036ED8" w14:paraId="2757A1AA" w14:textId="77777777" w:rsidTr="00B07879">
+    <w:tr w:rsidR="00B07879" w:rsidRPr="00AD51AE" w14:paraId="2757A1AA" w14:textId="77777777" w:rsidTr="00B07879">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9056" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="21F0A0DA" w14:textId="77777777" w:rsidR="00B07879" w:rsidRDefault="00B07879" w:rsidP="00F42AB4">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4252"/>
               <w:tab w:val="clear" w:pos="8504"/>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:sz w:val="16"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
@@ -8423,123 +8011,126 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A5542"/>
     <w:rsid w:val="00004116"/>
     <w:rsid w:val="0001036A"/>
     <w:rsid w:val="00010BB8"/>
     <w:rsid w:val="00015070"/>
     <w:rsid w:val="00016D76"/>
     <w:rsid w:val="00035458"/>
     <w:rsid w:val="00036ED8"/>
     <w:rsid w:val="000610F3"/>
     <w:rsid w:val="00080F8A"/>
     <w:rsid w:val="0008248C"/>
+    <w:rsid w:val="0009738F"/>
     <w:rsid w:val="000B26D3"/>
     <w:rsid w:val="000D22A1"/>
     <w:rsid w:val="000F2F2C"/>
     <w:rsid w:val="000F57D6"/>
     <w:rsid w:val="000F6BEE"/>
+    <w:rsid w:val="000F79DA"/>
     <w:rsid w:val="0013434D"/>
     <w:rsid w:val="00137073"/>
     <w:rsid w:val="00140997"/>
     <w:rsid w:val="0016047A"/>
     <w:rsid w:val="001705F2"/>
     <w:rsid w:val="0017352C"/>
     <w:rsid w:val="00175B81"/>
     <w:rsid w:val="00175E1D"/>
     <w:rsid w:val="0018046C"/>
     <w:rsid w:val="001B3ECD"/>
     <w:rsid w:val="001C17EF"/>
     <w:rsid w:val="001C7655"/>
     <w:rsid w:val="001E4996"/>
     <w:rsid w:val="002064C7"/>
     <w:rsid w:val="00226079"/>
     <w:rsid w:val="00226AE2"/>
     <w:rsid w:val="00266A92"/>
     <w:rsid w:val="00273725"/>
     <w:rsid w:val="00286F62"/>
+    <w:rsid w:val="002907A4"/>
     <w:rsid w:val="00291D1C"/>
     <w:rsid w:val="0029678A"/>
     <w:rsid w:val="002C51CA"/>
     <w:rsid w:val="002E1735"/>
     <w:rsid w:val="002E5C56"/>
     <w:rsid w:val="00305402"/>
     <w:rsid w:val="0032401B"/>
     <w:rsid w:val="00335A17"/>
     <w:rsid w:val="00335EA4"/>
     <w:rsid w:val="00343C55"/>
     <w:rsid w:val="003519AC"/>
     <w:rsid w:val="00360C3E"/>
     <w:rsid w:val="00370937"/>
     <w:rsid w:val="00393050"/>
     <w:rsid w:val="003A2813"/>
     <w:rsid w:val="003A5B68"/>
     <w:rsid w:val="003A6588"/>
     <w:rsid w:val="003B2779"/>
     <w:rsid w:val="003E0671"/>
     <w:rsid w:val="003F0AE4"/>
     <w:rsid w:val="00406314"/>
     <w:rsid w:val="00412C1D"/>
     <w:rsid w:val="00414389"/>
     <w:rsid w:val="0043152F"/>
     <w:rsid w:val="00462389"/>
@@ -8582,106 +8173,111 @@
     <w:rsid w:val="00847C29"/>
     <w:rsid w:val="00856248"/>
     <w:rsid w:val="00896E30"/>
     <w:rsid w:val="008A4446"/>
     <w:rsid w:val="008A5542"/>
     <w:rsid w:val="008B3F5F"/>
     <w:rsid w:val="008B4972"/>
     <w:rsid w:val="008B712A"/>
     <w:rsid w:val="008B7CF0"/>
     <w:rsid w:val="008C2D03"/>
     <w:rsid w:val="008C3A43"/>
     <w:rsid w:val="008D04A7"/>
     <w:rsid w:val="008E0995"/>
     <w:rsid w:val="008E3383"/>
     <w:rsid w:val="008E36B6"/>
     <w:rsid w:val="00903073"/>
     <w:rsid w:val="009275D4"/>
     <w:rsid w:val="00952A37"/>
     <w:rsid w:val="009641EF"/>
     <w:rsid w:val="009669CC"/>
     <w:rsid w:val="009721B9"/>
     <w:rsid w:val="00991574"/>
     <w:rsid w:val="009A1484"/>
     <w:rsid w:val="009B5B2E"/>
     <w:rsid w:val="009D4251"/>
+    <w:rsid w:val="009E57CF"/>
     <w:rsid w:val="009F340A"/>
     <w:rsid w:val="009F6919"/>
     <w:rsid w:val="00A42D58"/>
     <w:rsid w:val="00A45A15"/>
     <w:rsid w:val="00A53463"/>
     <w:rsid w:val="00A60C2D"/>
     <w:rsid w:val="00A66D61"/>
     <w:rsid w:val="00A7592E"/>
     <w:rsid w:val="00A93EC4"/>
     <w:rsid w:val="00AA5FDE"/>
     <w:rsid w:val="00AB78AF"/>
     <w:rsid w:val="00AD19A5"/>
     <w:rsid w:val="00AD498F"/>
+    <w:rsid w:val="00AD51AE"/>
     <w:rsid w:val="00AE7F0E"/>
     <w:rsid w:val="00B07879"/>
     <w:rsid w:val="00B404DA"/>
     <w:rsid w:val="00B511FD"/>
     <w:rsid w:val="00B67598"/>
     <w:rsid w:val="00BA6507"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC4ED0"/>
     <w:rsid w:val="00BD10E4"/>
     <w:rsid w:val="00C0128F"/>
     <w:rsid w:val="00C01BF0"/>
     <w:rsid w:val="00C45033"/>
     <w:rsid w:val="00C82772"/>
     <w:rsid w:val="00C86396"/>
     <w:rsid w:val="00C95D9C"/>
     <w:rsid w:val="00CA0905"/>
     <w:rsid w:val="00CF156F"/>
     <w:rsid w:val="00CF52BB"/>
     <w:rsid w:val="00D646C2"/>
+    <w:rsid w:val="00D735C6"/>
     <w:rsid w:val="00DA525F"/>
     <w:rsid w:val="00DD41C4"/>
     <w:rsid w:val="00DD55A1"/>
+    <w:rsid w:val="00DE3150"/>
     <w:rsid w:val="00DE4082"/>
     <w:rsid w:val="00DE50EA"/>
     <w:rsid w:val="00E01B9E"/>
     <w:rsid w:val="00E23FF4"/>
     <w:rsid w:val="00E26124"/>
     <w:rsid w:val="00E53B1E"/>
     <w:rsid w:val="00E54CA1"/>
     <w:rsid w:val="00E60AE9"/>
     <w:rsid w:val="00E653C5"/>
     <w:rsid w:val="00E825F0"/>
     <w:rsid w:val="00EB10FE"/>
     <w:rsid w:val="00EB502F"/>
     <w:rsid w:val="00EE5F24"/>
     <w:rsid w:val="00F1338B"/>
     <w:rsid w:val="00F1619B"/>
     <w:rsid w:val="00F42AB4"/>
     <w:rsid w:val="00F523E2"/>
     <w:rsid w:val="00F91BB1"/>
     <w:rsid w:val="00F960A8"/>
     <w:rsid w:val="00F97C87"/>
     <w:rsid w:val="00FB7D04"/>
+    <w:rsid w:val="00FC22DC"/>
     <w:rsid w:val="00FD2512"/>
     <w:rsid w:val="00FE3F33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9652,55 +9248,55 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1212496054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/rcta/directricesautor" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/rcta/about/submissions" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rcta@unipamplona.edu.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/rcta/directricesautor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/rcta/es/materialescomplementarios" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9925,75 +9521,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1641</Words>
-  <Characters>9457</Characters>
+  <Words>1723</Words>
+  <Characters>9481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>363</Lines>
-  <Paragraphs>132</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INDICACIONES Y RECOMENDACIONES PARA LA PRESENTACIÓN DE ARTÍCULOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10966</CharactersWithSpaces>
+  <CharactersWithSpaces>11182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4980771</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://uem.es/binaria/monograficos/archivos_monograficos/wolfgang_franta_espanol.pdf. (10</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>