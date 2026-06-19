--- v0 (2025-11-04)
+++ v1 (2026-06-19)
@@ -5,1239 +5,2890 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="0F20B624" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="0F20B624" w14:textId="1F1B112D" w:rsidR="00AA3F1A" w:rsidRDefault="00766AE8" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
+      <w:r w:rsidRPr="00766AE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>FORMATO DE EVALUACIÓN</w:t>
+        <w:t>INFORME DE REVISIÓN POR PARES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F83F18" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
-[...39 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6C6EA2A4" w14:textId="6B626FBA" w:rsidR="00766AE8" w:rsidRPr="00766AE8" w:rsidRDefault="00766AE8" w:rsidP="00766AE8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766AE8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> de Tecnologías de Avanzada</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Evaluación Técnica y Científica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3F1A">
-[...34 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="13D7107C" w14:textId="48AD1FB5" w:rsidR="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6934"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00740DEB" w14:paraId="39615B73" w14:textId="77777777" w:rsidTr="00740DEB">
+      <w:tr w:rsidR="00740DEB" w:rsidRPr="006A64AE" w14:paraId="39615B73" w14:textId="77777777" w:rsidTr="00C605D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08963685" w14:textId="34A64A4E" w:rsidR="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08963685" w14:textId="34A64A4E" w:rsidR="00740DEB" w:rsidRPr="006A64AE" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A64AE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Título del Artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6934" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05B63023" w14:textId="77777777" w:rsidR="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="05B63023" w14:textId="77777777" w:rsidR="00740DEB" w:rsidRPr="006A64AE" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="403C9D56" w14:textId="77777777" w:rsidR="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8B0AB2" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8C697A" w14:textId="77777777" w:rsidR="00070CFA" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="1B8C697A" w14:textId="28B1780D" w:rsidR="00070CFA" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Tipo de documento:</w:t>
+        <w:t>Tipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>logía</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento:</w:t>
       </w:r>
       <w:r w:rsidR="00740DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A261639" w14:textId="10294D70" w:rsidR="00AA3F1A" w:rsidRPr="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740DEB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Escoger con una X una sola opción de cada tipo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD318D2" w14:textId="77777777" w:rsidR="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="7AD318D2" w14:textId="6F24AE40" w:rsidR="00740DEB" w:rsidRDefault="00740DEB" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422F4E17" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="548"/>
+        <w:gridCol w:w="865"/>
+        <w:gridCol w:w="3512"/>
+        <w:gridCol w:w="4131"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A82DA7" w14:paraId="290D3C39" w14:textId="1E9DE8DE" w:rsidTr="00A82DA7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D183A97" w14:textId="15BFB8EA" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00766AE8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFB5508" w14:textId="369127B2" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Artículo de investigación científica y tecnológica.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A82DA7" w14:paraId="7B525F7D" w14:textId="06F9D938" w:rsidTr="00A82DA7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCC0F46" w14:textId="77777777" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00766AE8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8508" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0EED7F" w14:textId="41DAE060" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Artículo de Revisión.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A82DA7" w14:paraId="6D760C4C" w14:textId="69B9E4CB" w:rsidTr="00A82DA7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2226340D" w14:textId="77777777" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00766AE8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA79118" w14:textId="5C23E914" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Otros.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A458C69" w14:textId="02552006" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Si selecciono Otros, digite que tipología</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4131" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8B40C6" w14:textId="201F2EE0" w:rsidR="00A82DA7" w:rsidRPr="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="667053A8" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00766AE8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E464E3C" w14:textId="753217AC" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3F1A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>(   ) Artículo de investigación científica y tecnológica.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tipo resumen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD3A9D7" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
-[...165 lines deleted...]
-    <w:p w14:paraId="29B02B0D" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="5EEDD158" w14:textId="77777777" w:rsidR="00766AE8" w:rsidRPr="00740DEB" w:rsidRDefault="00766AE8" w:rsidP="00766AE8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
-[...4 lines deleted...]
-        <w:t>(   ) Otros.</w:t>
+      <w:r w:rsidRPr="00740DEB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Escoger con una X una sola opción de cada tipo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667053A8" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="1DC30D9C" w14:textId="77777777" w:rsidR="00766AE8" w:rsidRPr="00AA3F1A" w:rsidRDefault="00766AE8" w:rsidP="00AA3F1A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="646"/>
+        <w:gridCol w:w="1759"/>
+        <w:gridCol w:w="6662"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00766AE8" w14:paraId="6F1CE471" w14:textId="2EAD5C9C" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A0E98C" w14:textId="77777777" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="532C8CA8" w14:textId="17462183" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Analítico.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC6AB3B" w14:textId="4E7E308B" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Descompone y examina críticamente las ideas principales del texto.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00766AE8" w14:paraId="4A0E5616" w14:textId="1FA3D91E" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4274B3F8" w14:textId="77777777" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="122900BF" w14:textId="65D69D02" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Descriptivo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCD0FD7" w14:textId="12514809" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Expone de qué trata el texto sin profundizar en análisis.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00766AE8" w14:paraId="2F29FAA3" w14:textId="34E590EF" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23095466" w14:textId="77777777" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F78EB1" w14:textId="29D524F0" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Analítico sintético.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F5F4F7" w14:textId="22C5C0E3" w:rsidR="00766AE8" w:rsidRPr="00A82DA7" w:rsidRDefault="00766AE8" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A82DA7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Analiza las ideas clave y luego las integra en una síntesis coherente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="425F8F95" w14:textId="77777777" w:rsidR="00764306" w:rsidRPr="00070CFA" w:rsidRDefault="00764306" w:rsidP="00070CFA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC57842" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E464E3C" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
-[...86 lines deleted...]
-    <w:p w14:paraId="6CBFABA8" w14:textId="77777777" w:rsidR="00070CFA" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="6CBFABA8" w14:textId="24B02B17" w:rsidR="00070CFA" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
+      <w:r w:rsidRPr="00A82DA7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aspectos a evaluar:</w:t>
+        <w:t>Evaluación Global por Criterios</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00070CFA" w:rsidRPr="00070CFA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA35824" w14:textId="3A51BCAA" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00070CFA" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="2BA35824" w14:textId="6D0D0795" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00A21234" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740DEB">
+      <w:r w:rsidRPr="00A21234">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(Escoger con una X una sola opción de cada tipo)</w:t>
+        <w:t>Marque con una X una sola opción por cada criterio evaluado y asigne el puntaje correspondiente en la columna final, considerando la siguiente escala:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34792097" w14:textId="4E3310C2" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="19FB8179" w14:textId="677082DF" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
-[...69 lines deleted...]
-        <w:t>No</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3251"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="908"/>
+        <w:gridCol w:w="1074"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="5ED83585" w14:textId="4D76E769" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="739A194A" w14:textId="4380E0D7" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Criterio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C91D65" w14:textId="77108CA4" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deficiente (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3379B317" w14:textId="78AF8EF5" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Regular (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1684A71F" w14:textId="3DE45858" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bueno (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46341F52" w14:textId="6A7C7F87" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Muy bueno (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3532C290" w14:textId="55927C08" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Excelente (5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD3CE45" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Puntaje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65987E5C" w14:textId="374DAA14" w:rsidR="006A64AE" w:rsidRPr="009B4E31" w:rsidRDefault="006A64AE" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="06DC3266" w14:textId="263479BF" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="278A2A0D" w14:textId="0E24AE4D" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="006A64AE" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Originalidad y contribución científica:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novedad real y aporte al estado del arte.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7BFC6D" w14:textId="1B27F1F1" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="018FDB49" w14:textId="4B1E31C6" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FE2696" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2AEA6E" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBB0054" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="462F648F" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="0431BD16" w14:textId="2331A96D" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48863358" w14:textId="06EE4E39" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="006A64AE" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Relevancia e impacto:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> importancia científica/técnica del problema.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6C9677" w14:textId="5B8BA805" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D52D24" w14:textId="66796E5C" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2F9485" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4EA6E3" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2DE566" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="006A64AE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433D8E84" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="28D84955" w14:textId="2B914894" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F07A801" w14:textId="665A6D7E" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="006A64AE" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fundamentación teórica:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> calidad de referencias y contexto científico.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C4F3E7" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CD879C" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3BCA66" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E3863A" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E12DFFF" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9A1B72" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="6654374A" w14:textId="561BE1C5" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="043180CA" w14:textId="063BC497" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="006A64AE" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rigor metodológico:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diseño experimental, métricas, controles, validación.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A267662" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="309885DD" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ECB765" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F589A11" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACE2007" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B11810" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="04094C82" w14:textId="52F4DAF4" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7831A940" w14:textId="5B337F6A" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="006A64AE" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Validez de resultados:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consistencia estadística y evidencia suficiente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2436F3C3" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B324EE3" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="161166E5" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2057F951" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2FBC64" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1680A4E0" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="03CDB65B" w14:textId="6041DDDF" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B32B43" w14:textId="7DBE6451" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="006A64AE" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Análisis y discusión:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interpretación crítica y comparación con literatura.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8F844E" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D36B72" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E50BEB2" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DDCEB8" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6717454B" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E98C33" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="19D8C26F" w14:textId="6FB478B6" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A470521" w14:textId="2EC9492F" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="00845C2B" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Reproducibilidad:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> detalle experimental, datos, parámetros, código.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="719CBA45" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A2EFDD" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FFAE91" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A7DEE9" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="232B263D" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7987C571" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4E31" w:rsidRPr="009B4E31" w14:paraId="0952D0A4" w14:textId="77777777" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0BCF1E" w14:textId="32EE85F0" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="00845C2B" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Redacción científica:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claridad, estructura y precisión técnica.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72157E3F" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D993A9C" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6A5919" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE8F98A" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B9D45D" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6414B439" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4E31" w:rsidRPr="009B4E31" w14:paraId="176DADEC" w14:textId="77777777" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AA8D69" w14:textId="0C5E1488" w:rsidR="009B4E31" w:rsidRPr="00845C2B" w:rsidRDefault="00845C2B" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Presentación visual:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> calidad informativa de figuras/tablas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FFA7B9" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD22EFC" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C615E07" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E60FC46" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BAD914" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7026B153" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00845C2B" w:rsidRPr="009B4E31" w14:paraId="01E49A46" w14:textId="77777777" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4555AAD3" w14:textId="04CEB41B" w:rsidR="00845C2B" w:rsidRPr="00845C2B" w:rsidRDefault="00845C2B" w:rsidP="00845C2B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conclusiones: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845C2B">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>si realmente derivan de los resultados y limitaciones.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="02872CB5" w14:textId="77777777" w:rsidR="00845C2B" w:rsidRPr="009B4E31" w:rsidRDefault="00845C2B" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CADD3E" w14:textId="77777777" w:rsidR="00845C2B" w:rsidRPr="009B4E31" w:rsidRDefault="00845C2B" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9663EC" w14:textId="77777777" w:rsidR="00845C2B" w:rsidRPr="009B4E31" w:rsidRDefault="00845C2B" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478441C1" w14:textId="77777777" w:rsidR="00845C2B" w:rsidRPr="009B4E31" w:rsidRDefault="00845C2B" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="908" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DB6E0B" w14:textId="77777777" w:rsidR="00845C2B" w:rsidRPr="009B4E31" w:rsidRDefault="00845C2B" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7819692B" w14:textId="77777777" w:rsidR="00845C2B" w:rsidRPr="009B4E31" w:rsidRDefault="00845C2B" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B4E31" w:rsidRPr="009B4E31" w14:paraId="6E9C77B5" w14:textId="68AE6C78" w:rsidTr="00845C2B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7996" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07036C4F" w14:textId="3FFCB93D" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="009B4E31">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4E31">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROMEDIO GENERAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06843182" w14:textId="77777777" w:rsidR="009B4E31" w:rsidRPr="009B4E31" w:rsidRDefault="009B4E31" w:rsidP="0085569E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62598B23" w14:textId="203BADA9" w:rsidR="00A82DA7" w:rsidRDefault="00A82DA7" w:rsidP="00AA3F1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB68F8D" w14:textId="652D48DA" w:rsidR="006A64AE" w:rsidRPr="006A64AE" w:rsidRDefault="00A21234" w:rsidP="006A64AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21234">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interpretación del puntaje global</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E40D95" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="0CADCB86" w14:textId="77777777" w:rsidR="006A64AE" w:rsidRPr="006A64AE" w:rsidRDefault="006A64AE" w:rsidP="006A64AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...59 lines deleted...]
-        <w:t>(    )</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A64AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.5 – 5.0: Publicable sin cambios mayores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E9E6F8" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="0265891C" w14:textId="77777777" w:rsidR="006A64AE" w:rsidRPr="006A64AE" w:rsidRDefault="006A64AE" w:rsidP="006A64AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...66 lines deleted...]
-        <w:t>(    )</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A64AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.5 – 4.4: Publicable con correcciones menores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004E89C5" w14:textId="788BADCC" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="0C4997D8" w14:textId="77777777" w:rsidR="006A64AE" w:rsidRPr="006A64AE" w:rsidRDefault="006A64AE" w:rsidP="006A64AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...45 lines deleted...]
-        <w:t>(    )</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A64AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.5 – 3.4: Requiere revisiones importantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6007FD97" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="2C81EE1C" w14:textId="7E52F470" w:rsidR="00A82DA7" w:rsidRPr="006A64AE" w:rsidRDefault="006A64AE" w:rsidP="006A64AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...59 lines deleted...]
-        <w:t>(    )</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A64AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt; 2.5: No recomendable para publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D987E72" w14:textId="2197604D" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="4BDD3BC8" w14:textId="7AB5A94E" w:rsidR="00F56A67" w:rsidRDefault="00F56A67" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4E37B58D" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="262D1936" w14:textId="2B2CFA78" w:rsidR="00373C03" w:rsidRDefault="00373C03" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
-[...56 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A3CCFC4" w14:textId="475620BF" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="77919CDD" w14:textId="77777777" w:rsidR="00373C03" w:rsidRPr="00AA3F1A" w:rsidRDefault="00373C03" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
-[...35 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="19FB8179" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
-[...8 lines deleted...]
-    <w:p w14:paraId="3CC46FC5" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="3CC46FC5" w14:textId="799B0FEA" w:rsidR="00AA3F1A" w:rsidRDefault="00A21234" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
+      <w:r w:rsidRPr="00A21234">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Favor indicar:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Concepto final del evaluador</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3F1A">
+      <w:r w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229175DE" w14:textId="41637E4B" w:rsidR="00070CFA" w:rsidRDefault="00070CFA" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="229175DE" w14:textId="7E84CAC4" w:rsidR="00070CFA" w:rsidRDefault="00A21234" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00740DEB">
+      <w:r w:rsidRPr="00A21234">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(Escoger con una X una sola opción de cada tipo)</w:t>
+        <w:t>Marque con una X únicamente una de las siguientes opciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A2CEAE" w14:textId="74B7321A" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA3F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1280,484 +2931,745 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA3F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DFCD3D" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="7785"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A21234" w:rsidRPr="00A21234" w14:paraId="7418BB2E" w14:textId="77777777" w:rsidTr="00A21234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B84D72" w14:textId="77777777" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00A21234" w:rsidP="00A21234">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="447FC0EA" w14:textId="2D95F815" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00A21234" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21234">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Publicable en su versión actual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21234" w:rsidRPr="00A21234" w14:paraId="2BF9661E" w14:textId="77777777" w:rsidTr="00A21234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D1BC4F" w14:textId="77777777" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00A21234" w:rsidP="00A21234">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5032126B" w14:textId="4095D62E" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00C605D2" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C605D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Publicable sujeto a correcciones</w:t>
+            </w:r>
+            <w:r w:rsidR="00A21234" w:rsidRPr="00A21234">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21234" w:rsidRPr="00A21234" w14:paraId="0EC0F951" w14:textId="77777777" w:rsidTr="00A21234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CF5F2C" w14:textId="77777777" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00A21234" w:rsidP="00A21234">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4382DF65" w14:textId="1E7407D9" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00C605D2" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C605D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Requiere reelaboración general y nueva evaluación.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21234" w:rsidRPr="00A21234" w14:paraId="52EE786D" w14:textId="77777777" w:rsidTr="00A21234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2940D1" w14:textId="77777777" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00A21234" w:rsidP="00A21234">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7785" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A841BA" w14:textId="19853176" w:rsidR="00A21234" w:rsidRPr="00A21234" w:rsidRDefault="00A21234" w:rsidP="00AA3F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21234">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rechazado.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21234">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="678CB287" w14:textId="77777777" w:rsidR="00A21234" w:rsidRDefault="00A21234" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F1A">
-[...5 lines deleted...]
-        <w:t>a) Se publique tal y como fue entregado por el autor.</w:t>
+    </w:p>
+    <w:p w14:paraId="211D48B8" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00C605D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471D74D6" w14:textId="2618A8B3" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00C605D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Observaciones generales</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3F1A">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:tab/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3F1A">
-[...14 lines deleted...]
-        <w:t>(    )</w:t>
+      <w:r w:rsidRPr="00070CFA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D189CF" w14:textId="5700A2D2" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="04EEB986" w14:textId="104C7344" w:rsidR="00AA3F1A" w:rsidRPr="00AA3F1A" w:rsidRDefault="00C605D2" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:t>b) Se publique sujeto a las modificaciones.</w:t>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Describa los principales hallazgos, fortalezas y debilidades identificadas en el manuscrito.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA3F1A">
-[...217 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9056"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA3F1A" w14:paraId="38DF3B3D" w14:textId="77777777" w:rsidTr="00AA3F1A">
+      <w:tr w:rsidR="00AA3F1A" w14:paraId="38DF3B3D" w14:textId="77777777" w:rsidTr="00C605D2">
+        <w:trPr>
+          <w:trHeight w:val="1433"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="31FF0EC9" w14:textId="77777777" w:rsidR="003B1C67" w:rsidRPr="00850332" w:rsidRDefault="003B1C67" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D3FA20A" w14:textId="5965D090" w:rsidR="00AA3F1A" w:rsidRPr="00850332" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="3D3FA20A" w14:textId="28F42194" w:rsidR="00AA3F1A" w:rsidRPr="00850332" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850332">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Digite aquí sus sugerencias….</w:t>
+              <w:t>Digite aquí ….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02322294" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EAA0AAE" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="732D8CEB" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22D68F6E" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="00758E42" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FF3EF3E" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="063A0E13" w14:textId="2A5E5E97" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498E21E6" w14:textId="7B0E569F" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00C605D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recomendaciones del evaluador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3F1A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070CFA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB762B3" w14:textId="25902CD7" w:rsidR="00C605D2" w:rsidRPr="00AA3F1A" w:rsidRDefault="00C605D2" w:rsidP="00C605D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Indique sugerencias orientadas a mejorar la calidad científica, metodológica, experimental o editorial del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9056"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C605D2" w14:paraId="4B76324C" w14:textId="77777777" w:rsidTr="0085569E">
+        <w:trPr>
+          <w:trHeight w:val="1433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="525252C7" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRPr="00850332" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B3E8FE8" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRPr="00850332" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850332">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Digite aquí ….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A239B88" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B6051FB" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="7312B1F4" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="452018D7" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="2F41E004" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C236D87" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="0D3BD565" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="278B1722" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="015F8C18" w14:textId="107466B4" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00AA3F1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A68A42" w14:textId="7A722793" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00C605D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Correcciones obligatorias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3F1A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070CFA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2012F6D2" w14:textId="237FDF2B" w:rsidR="00C605D2" w:rsidRPr="00AA3F1A" w:rsidRDefault="00C605D2" w:rsidP="00C605D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Especifique las modificaciones indispensables que deben realizarse antes de considerar la publicación del manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C605D2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9056"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C605D2" w14:paraId="10673BE1" w14:textId="77777777" w:rsidTr="0085569E">
+        <w:trPr>
+          <w:trHeight w:val="1433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12939EE6" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRPr="00850332" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44439168" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRPr="00850332" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850332">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Digite aquí ….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2E10EE" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00758E42" w14:textId="77777777" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+          <w:p w14:paraId="554C659C" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="6EE2E1EB" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1101E2D2" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="0085569E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="063A0E13" w14:textId="5F55D5EA" w:rsidR="00AA3F1A" w:rsidRDefault="00AA3F1A" w:rsidP="00AA3F1A">
+    <w:p w14:paraId="5C94B9BE" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00AA3F1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6961D2" w14:textId="77777777" w:rsidR="00C605D2" w:rsidRDefault="00C605D2" w:rsidP="00AA3F1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C04F4DC" w14:textId="77777777" w:rsidR="005A2C9C" w:rsidRPr="005A2C9C" w:rsidRDefault="005A2C9C" w:rsidP="005A2C9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2C9C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaración de confidencialidad y conflicto de intereses: </w:t>
@@ -1933,50 +3845,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A2543" w14:paraId="4D39155A" w14:textId="77777777" w:rsidTr="000A2543">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37D4DC7E" w14:textId="4F7881F0" w:rsidR="000A2543" w:rsidRDefault="000A2543" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nacionalidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6651" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C1BAFED" w14:textId="77777777" w:rsidR="000A2543" w:rsidRDefault="000A2543" w:rsidP="00AA3F1A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A2543" w14:paraId="3D6D588C" w14:textId="77777777" w:rsidTr="000A2543">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -2328,60 +4241,58 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="7218"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764306" w14:paraId="597ED2A0" w14:textId="77777777" w:rsidTr="00367C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1763B186" w14:textId="42398463" w:rsidR="00764306" w:rsidRDefault="00367C95" w:rsidP="00455161">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ORCID</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00764306" w:rsidRPr="00AA3F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7218" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="669E1454" w14:textId="77777777" w:rsidR="00764306" w:rsidRDefault="00764306" w:rsidP="00455161">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2516,70 +4427,70 @@
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001743D8" w:rsidRPr="00F73D5A" w:rsidSect="00250B70">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1588" w:bottom="1361" w:left="1588" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="788"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407227CC" w14:textId="77777777" w:rsidR="00250B70" w:rsidRDefault="00250B70">
+    <w:p w14:paraId="1F7F1623" w14:textId="77777777" w:rsidR="00945DF3" w:rsidRDefault="00945DF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6336B19D" w14:textId="77777777" w:rsidR="00250B70" w:rsidRDefault="00250B70">
+    <w:p w14:paraId="149C41AE" w14:textId="77777777" w:rsidR="00945DF3" w:rsidRDefault="00945DF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2589,88 +4500,88 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="09A700BB" w14:textId="77777777" w:rsidR="0018046C" w:rsidRDefault="0018046C" w:rsidP="00EE5F24">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="66D3B669" w14:textId="77777777" w:rsidR="0018046C" w:rsidRDefault="0018046C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="094A19B1" w14:textId="77777777" w:rsidR="0018046C" w:rsidRPr="0018046C" w:rsidRDefault="0018046C" w:rsidP="00EE5F24">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0018046C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0018046C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -2860,51 +4771,51 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70685BBE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-27.6pt;margin-top:-13.05pt;width:203.3pt;height:41.4pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQo+kbCwIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DZE2MOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbGzrx8lp2nQ3YbpIIgi9Ug+Pq1vh86wo0KvwZY8n0w5U1ZCre2+5D++794t&#10;OfNB2FoYsKrkJ+X57ebtm3XvCjWDFkytkBGI9UXvSt6G4Ios87JVnfATcMqSswHsRCAT91mNoif0&#10;zmSz6fR91gPWDkEq7+n2fnTyTcJvGiXD16bxKjBTcqotpB3TXsU926xFsUfhWi3PZYh/qKIT2lLS&#10;C9S9CIIdUP8F1WmJ4KEJEwldBk2jpUo9UDf59FU3T61wKvVC5Hh3ocn/P1j5eHxy35CF4QMMNMDU&#10;hHcPIH96ZmHbCrtXd4jQt0rUlDiPlGW988X5aaTaFz6CVP0XqGnI4hAgAQ0NdpEV6pMROg3gdCFd&#10;DYFJupwtlvkqJ5ck32K2uFmmqWSieH7t0IdPCjoWDyVHGmpCF8cHH2I1ongOick8GF3vtDHJwH21&#10;NciOggSwSys18CrMWNaXfEXpE7KF+D5po9OBBGp0V/LlNK5RMpGNj7ZOIUFoM56pEmPP9ERGRm7C&#10;UA0UGGmqoD4RUQijEOnj0KEF/M1ZTyIsuf91EKg4M58tkb3K5/Oo2mTMFzczMvDaU117hJUEVfLA&#10;2XjchqT0yIOFOxpKoxNfL5WcayVxJRrPHyGq99pOUS/fdfMHAAD//wMAUEsDBBQABgAIAAAAIQD8&#10;26o73wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8mHYBu6DI0qiJxmtr&#10;H2CAKRDZWcJuC31715O9zWS+/PP9xXYxgzjT5HrLGuJ1BIK4tk3PrYbD98fqCYTzyA0OlknDhRxs&#10;y9ubAvPGzryj8963IoSwy1FD5/2YS+nqjgy6tR2Jw+1oJ4M+rFMrmwnnEG4GmURRKg32HD50ONJ7&#10;R/XP/mQ0HL/mB/U8V5/+kO026Rv2WWUvWt/fLa8vIDwt/h+GP/2gDmVwquyJGycGDSulkoCGIUlj&#10;EIF4VPEGRKVBpRnIspDXFcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFCj6RsLAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPzbqjvf&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-27.6pt;margin-top:-13.05pt;width:203.3pt;height:41.4pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIUOgWJAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujWMraRIrzmqbbapK&#10;222lbT+AAI5RgaFAYm+/vgPOZqPtraoPiPEMjzdvHuubwWhykj4osA0tJ1NKpOUglD009Mf33bsl&#10;JSEyK5gGKxv6JAO92bx9s+5dLSvoQAvpCYLYUPeuoV2Mri6KwDtpWJiAkxaTLXjDIob+UAjPekQ3&#10;uqim0/dFD144D1yGgH/vxiTdZPy2lTx+bdsgI9ENRW4xrz6v+7QWmzWrD565TvEzDfYPLAxTFi+9&#10;QN2xyMjRq7+gjOIeArRxwsEU0LaKy9wDdlNOX3Xz2DEncy8oTnAXmcL/g+UPp2+eKNHQqlxQYpnB&#10;IW2PTHggQpIohwikSjL1LtRY/eiwPg4fYMBx55aDuwf+MxAL247Zg7z1HvpOMoE0y3SyuDo64oQE&#10;su+/gMDb2DFCBhpab5KGqApBdBzX02VEyINw/FnNl+WqxBTH3LyaL5Z5hgWrn087H+InCYakTUM9&#10;WiCjs9N9iIkNq59L0mUBtBI7pXUO/GG/1Z6cGNpll7/cwKsybUnf0BVen5EtpPPZSUZFtLNWpqHL&#10;afpGgyU1PlqRSyJTetwjE23P8iRFRm3isB+wMGm2B/GEQnkYbYvPDDcd+N+U9GjZhoZfR+YlJfqz&#10;RbFX5WyWPJ6D2XxRYeCvM/vrDLMcoRoaKRm325jfRdLBwi0OpVVZrxcmZ65oxSzj+dkkr1/Huerl&#10;cW/+AAAA//8DAFBLAwQUAAYACAAAACEA/NuqO98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU6DQBCG7ya+w2ZMvJh2AbugyNKoicZrax9ggCkQ2VnCbgt9e9eTvc1kvvzz/cV2MYM40+R6yxri&#10;dQSCuLZNz62Gw/fH6gmE88gNDpZJw4UcbMvbmwLzxs68o/PetyKEsMtRQ+f9mEvp6o4MurUdicPt&#10;aCeDPqxTK5sJ5xBuBplEUSoN9hw+dDjSe0f1z/5kNBy/5gf1PFef/pDtNukb9lllL1rf3y2vLyA8&#10;Lf4fhj/9oA5lcKrsiRsnBg0rpZKAhiFJYxCBeFTxBkSlQaUZyLKQ1xXKXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDIUOgWJAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD826o73wAAAAoBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3F72D16C" w14:textId="6B50CC3A" w:rsidR="00770B50" w:rsidRDefault="00770B50" w:rsidP="00770B50">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Universidad de Pamplona</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="32E073EB" w14:textId="7EAC9F93" w:rsidR="00770B50" w:rsidRPr="00770B50" w:rsidRDefault="00770B50" w:rsidP="00770B50">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                       <w:jc w:val="center"/>
@@ -2975,70 +4886,70 @@
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>rcta@unipamplona.edu.co</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="197A6557" w14:textId="02E8AA78" w:rsidR="00770B50" w:rsidRDefault="00770B50" w:rsidP="00770B50">
                     <w:pPr>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0133EE71" w14:textId="77777777" w:rsidR="00250B70" w:rsidRDefault="00250B70">
+    <w:p w14:paraId="0AD22F44" w14:textId="77777777" w:rsidR="00945DF3" w:rsidRDefault="00945DF3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3464509D" w14:textId="77777777" w:rsidR="00250B70" w:rsidRDefault="00250B70">
+    <w:p w14:paraId="12AC0BC5" w14:textId="77777777" w:rsidR="00945DF3" w:rsidRDefault="00945DF3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3FB689D9" w14:textId="1B188B52" w:rsidR="001705F2" w:rsidRDefault="009A1484" w:rsidP="00F42AB4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001705F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F3A3BD7" wp14:editId="1E39481A">
@@ -3192,51 +5103,51 @@
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="6154"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="043C2982"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4097,98 +6008,98 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1749957725">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1437754122">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="946304927">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="711346952">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="234977673">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="7176085">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="277681210">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1511414317">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="110"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A5542"/>
     <w:rsid w:val="00004116"/>
     <w:rsid w:val="0001036A"/>
     <w:rsid w:val="00010BB8"/>
     <w:rsid w:val="00015070"/>
     <w:rsid w:val="00016D76"/>
     <w:rsid w:val="000610F3"/>
@@ -4208,221 +6119,230 @@
     <w:rsid w:val="0017352C"/>
     <w:rsid w:val="001743D8"/>
     <w:rsid w:val="00175B81"/>
     <w:rsid w:val="00175E1D"/>
     <w:rsid w:val="0018046C"/>
     <w:rsid w:val="001C7655"/>
     <w:rsid w:val="001E4996"/>
     <w:rsid w:val="002064C7"/>
     <w:rsid w:val="00226079"/>
     <w:rsid w:val="00226AE2"/>
     <w:rsid w:val="00250B70"/>
     <w:rsid w:val="00266A92"/>
     <w:rsid w:val="00273725"/>
     <w:rsid w:val="00286F62"/>
     <w:rsid w:val="0029678A"/>
     <w:rsid w:val="002C51CA"/>
     <w:rsid w:val="002E1735"/>
     <w:rsid w:val="002E5C56"/>
     <w:rsid w:val="0032401B"/>
     <w:rsid w:val="00335A17"/>
     <w:rsid w:val="00335EA4"/>
     <w:rsid w:val="003519AC"/>
     <w:rsid w:val="00360C3E"/>
     <w:rsid w:val="00367C95"/>
     <w:rsid w:val="00370937"/>
+    <w:rsid w:val="00373C03"/>
     <w:rsid w:val="00393050"/>
     <w:rsid w:val="003A2813"/>
     <w:rsid w:val="003A5B68"/>
     <w:rsid w:val="003B1C67"/>
     <w:rsid w:val="003B2779"/>
     <w:rsid w:val="003E0671"/>
     <w:rsid w:val="00406314"/>
     <w:rsid w:val="00414389"/>
     <w:rsid w:val="00462389"/>
     <w:rsid w:val="00480FDB"/>
     <w:rsid w:val="00491B1C"/>
     <w:rsid w:val="00493ECC"/>
     <w:rsid w:val="004A07E8"/>
     <w:rsid w:val="004B7B76"/>
     <w:rsid w:val="004C0518"/>
     <w:rsid w:val="0057762B"/>
     <w:rsid w:val="00583026"/>
     <w:rsid w:val="005A2C9C"/>
     <w:rsid w:val="005D3D9F"/>
     <w:rsid w:val="005D468D"/>
     <w:rsid w:val="00684FAB"/>
     <w:rsid w:val="006A5C7A"/>
+    <w:rsid w:val="006A64AE"/>
     <w:rsid w:val="006A6FE8"/>
     <w:rsid w:val="006D52B4"/>
     <w:rsid w:val="006E1BE1"/>
     <w:rsid w:val="006E3721"/>
     <w:rsid w:val="006F12B3"/>
     <w:rsid w:val="006F2CB0"/>
     <w:rsid w:val="006F7E4F"/>
     <w:rsid w:val="0071425D"/>
     <w:rsid w:val="007252A5"/>
     <w:rsid w:val="0073014F"/>
     <w:rsid w:val="00740DEB"/>
     <w:rsid w:val="0075016C"/>
     <w:rsid w:val="00760CBC"/>
     <w:rsid w:val="00764306"/>
+    <w:rsid w:val="00766AE8"/>
     <w:rsid w:val="007675A9"/>
     <w:rsid w:val="00770B50"/>
     <w:rsid w:val="00772297"/>
     <w:rsid w:val="00784297"/>
     <w:rsid w:val="007B546F"/>
     <w:rsid w:val="007C1A61"/>
     <w:rsid w:val="007C7B72"/>
     <w:rsid w:val="007E0336"/>
     <w:rsid w:val="00812194"/>
+    <w:rsid w:val="00845C2B"/>
     <w:rsid w:val="00847C29"/>
     <w:rsid w:val="00850332"/>
     <w:rsid w:val="00856248"/>
     <w:rsid w:val="00896E30"/>
     <w:rsid w:val="008A4446"/>
     <w:rsid w:val="008A5542"/>
     <w:rsid w:val="008B3F5F"/>
     <w:rsid w:val="008B4972"/>
     <w:rsid w:val="008B712A"/>
     <w:rsid w:val="008B7CF0"/>
     <w:rsid w:val="008C2D03"/>
     <w:rsid w:val="008C3A43"/>
     <w:rsid w:val="008D04A7"/>
     <w:rsid w:val="008E0995"/>
     <w:rsid w:val="008E3383"/>
     <w:rsid w:val="008E36B6"/>
     <w:rsid w:val="00903073"/>
     <w:rsid w:val="009275D4"/>
+    <w:rsid w:val="00945DF3"/>
     <w:rsid w:val="00952A37"/>
     <w:rsid w:val="009641EF"/>
     <w:rsid w:val="009669CC"/>
     <w:rsid w:val="009721B9"/>
     <w:rsid w:val="00991574"/>
     <w:rsid w:val="009A1484"/>
+    <w:rsid w:val="009B4E31"/>
     <w:rsid w:val="009D4251"/>
     <w:rsid w:val="009F340A"/>
     <w:rsid w:val="009F6919"/>
+    <w:rsid w:val="00A21234"/>
     <w:rsid w:val="00A42D58"/>
     <w:rsid w:val="00A45A15"/>
     <w:rsid w:val="00A53463"/>
     <w:rsid w:val="00A60C2D"/>
     <w:rsid w:val="00A66D61"/>
     <w:rsid w:val="00A7592E"/>
+    <w:rsid w:val="00A82DA7"/>
     <w:rsid w:val="00A93EC4"/>
     <w:rsid w:val="00AA3F1A"/>
     <w:rsid w:val="00AB78AF"/>
     <w:rsid w:val="00AE7F0E"/>
     <w:rsid w:val="00B07879"/>
     <w:rsid w:val="00B303F9"/>
     <w:rsid w:val="00B404DA"/>
     <w:rsid w:val="00B511FD"/>
     <w:rsid w:val="00B67598"/>
     <w:rsid w:val="00BA6507"/>
     <w:rsid w:val="00BC1065"/>
     <w:rsid w:val="00BC4ED0"/>
     <w:rsid w:val="00C0128F"/>
     <w:rsid w:val="00C01BF0"/>
     <w:rsid w:val="00C45033"/>
+    <w:rsid w:val="00C605D2"/>
     <w:rsid w:val="00C82772"/>
     <w:rsid w:val="00C86396"/>
     <w:rsid w:val="00C95D9C"/>
     <w:rsid w:val="00CA0905"/>
     <w:rsid w:val="00CA2ADF"/>
     <w:rsid w:val="00CF156F"/>
     <w:rsid w:val="00CF52BB"/>
     <w:rsid w:val="00D646C2"/>
     <w:rsid w:val="00DA525F"/>
     <w:rsid w:val="00DD41C4"/>
     <w:rsid w:val="00DD55A1"/>
     <w:rsid w:val="00DE4082"/>
     <w:rsid w:val="00DE50EA"/>
     <w:rsid w:val="00E01B9E"/>
     <w:rsid w:val="00E161B1"/>
     <w:rsid w:val="00E23FF4"/>
     <w:rsid w:val="00E26124"/>
     <w:rsid w:val="00E53B1E"/>
     <w:rsid w:val="00E54CA1"/>
     <w:rsid w:val="00E60AE9"/>
     <w:rsid w:val="00E653C5"/>
     <w:rsid w:val="00E825F0"/>
     <w:rsid w:val="00EB10FE"/>
     <w:rsid w:val="00EE5F24"/>
     <w:rsid w:val="00F1338B"/>
     <w:rsid w:val="00F1619B"/>
     <w:rsid w:val="00F42AB4"/>
+    <w:rsid w:val="00F56A67"/>
     <w:rsid w:val="00F73D5A"/>
     <w:rsid w:val="00F91BB1"/>
     <w:rsid w:val="00F960A8"/>
     <w:rsid w:val="00F97C87"/>
     <w:rsid w:val="00FB7D04"/>
     <w:rsid w:val="00FD2512"/>
     <w:rsid w:val="00FE3F33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val="|"/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4E754F95"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42584967-CD7F-46CD-871F-F8EF834758ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4657,51 +6577,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A5542"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -5219,51 +7138,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="2080"/>
         <w:tab w:val="right" w:pos="4140"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MTDisplayEquationCar">
     <w:name w:val="MTDisplayEquation Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="MTDisplayEquation"/>
     <w:rsid w:val="00B67598"/>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="197668264">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="745035355">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5624,76 +7543,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2475</Characters>
+  <Pages>3</Pages>
+  <Words>581</Words>
+  <Characters>3200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INDICACIONES Y RECOMENDACIONES PARA LA PRESENTACIÓN DE ARTÍCULOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2920</CharactersWithSpaces>
+  <CharactersWithSpaces>3774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4980771</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://uem.es/binaria/monograficos/archivos_monograficos/wolfgang_franta_espanol.pdf. (10</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>