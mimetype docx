--- v0 (2025-11-05)
+++ v1 (2026-04-21)
@@ -1,20965 +1,9105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="43A8B231" w14:textId="57B352AE" w:rsidR="004966FB" w:rsidRDefault="00D00AE9">
-[...1008 lines deleted...]
-          <w:lang w:val="es-CO"/>
+    <w:p w14:paraId="44AA2D8E" w14:textId="77777777" w:rsidR="007135DD" w:rsidRPr="00D3059A" w:rsidRDefault="007135DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="1421" w:type="dxa"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7095"/>
+        <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004966FB" w14:paraId="363813E3" w14:textId="77777777">
+      <w:tr w:rsidR="009C3F7F" w:rsidRPr="00784221" w14:paraId="7C115C5C" w14:textId="77777777" w:rsidTr="00784221">
         <w:trPr>
-          <w:trHeight w:val="367"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7095" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="010E0775" w14:textId="3BCCC910" w:rsidR="00E320ED" w:rsidRPr="00E320ED" w:rsidRDefault="00E320ED" w:rsidP="000D3757">
+          <w:p w14:paraId="57AFC11D" w14:textId="241339CC" w:rsidR="009C3F7F" w:rsidRPr="00E06129" w:rsidRDefault="00E06129" w:rsidP="00D036AA">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="709" w:right="713"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:bCs/>
+                <w:sz w:val="42"/>
+                <w:szCs w:val="42"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="42"/>
+                <w:szCs w:val="42"/>
+              </w:rPr>
+              <w:t>Título del artículo en idioma español</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15265ED9" w14:textId="0079DE74" w:rsidR="009C3F7F" w:rsidRPr="00E06129" w:rsidRDefault="00E06129" w:rsidP="00226B5A">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Title of the article in English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="017203E1" w14:textId="24CD8EBF" w:rsidR="00AC454A" w:rsidRPr="00E06129" w:rsidRDefault="00B548B1" w:rsidP="00E06129">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06129">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8642" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8642"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C3F7F" w:rsidRPr="00D3059A" w14:paraId="35843D4D" w14:textId="77777777" w:rsidTr="00E06129">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6579D7C1" w14:textId="2BA02438" w:rsidR="009C3F7F" w:rsidRPr="00E06129" w:rsidRDefault="00E06129" w:rsidP="00E06129">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E320ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t>Ing. Diana Alicia Bernal León</w:t>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Lic. Nombres Apellidos</w:t>
             </w:r>
-            <w:r w:rsidR="00A93031">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:bCs/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A4A2D59" wp14:editId="4ABA948F">
-[...4 lines deleted...]
-                  </wp:docPr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29B2AA32" wp14:editId="46381475">
+                  <wp:extent cx="112178" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+                  <wp:docPr id="426397055" name="Imagen 426397055"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10" name="Image 10">
-[...1 lines deleted...]
-                          </pic:cNvPr>
+                          <pic:cNvPr id="426397055" name="Imagen 426397055"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
-                        <pic:blipFill>
-[...3 lines deleted...]
-                          </a:stretch>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect b="3724"/>
+                          <a:stretch/>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="132079" cy="129222"/>
+                            <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00E320ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E320ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t xml:space="preserve">, Ing. </w:t>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>, MSc. Nombres Apellidos</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
-[...108 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:bCs/>
-                <w:position w:val="5"/>
-[...695 lines deleted...]
-                <w:rFonts w:ascii="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A48F737" wp14:editId="5C40F4C3">
-[...4 lines deleted...]
-                  </wp:docPr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7075B39A" wp14:editId="6E7818BF">
+                  <wp:extent cx="112178" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+                  <wp:docPr id="11" name="Imagen 11"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10" name="Image 10">
-[...1 lines deleted...]
-                          </pic:cNvPr>
+                          <pic:cNvPr id="426397055" name="Imagen 426397055"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect b="3724"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112178" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>, PhD. Nombres Apellidos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="105A56B1" wp14:editId="74BC8F27">
+                  <wp:extent cx="112178" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+                  <wp:docPr id="6" name="Imagen 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="426397055" name="Imagen 426397055"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect b="3724"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112178" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="525F8528" w14:textId="0319D17E" w:rsidR="002C0DC2" w:rsidRPr="00D3059A" w:rsidRDefault="002C0DC2" w:rsidP="002C0DC2">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00226B5A" w:rsidRPr="00D3059A" w14:paraId="70CA7013" w14:textId="77777777" w:rsidTr="00E06129">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC9E540" w14:textId="17F44D3C" w:rsidR="00782A5D" w:rsidRPr="00784221" w:rsidRDefault="00CC79B8" w:rsidP="00782A5D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00226B5A" w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E06129" w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Institución</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E06129" w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E06129" w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País, ORCID: 0000-0000-0000-0000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00782A5D" w:rsidRPr="00784221">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                  <w:lang w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>autor1@dominio.edu.co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="30A24B78" w14:textId="6FFA9252" w:rsidR="00226B5A" w:rsidRPr="00784221" w:rsidRDefault="00E06129" w:rsidP="00E06129">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Institución</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País, ORCID: 0000-0000-0000-0000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00782A5D" w:rsidRPr="00784221">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                  <w:lang w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>autor2@dominio.edu.co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5EA4BBEE" w14:textId="70E05F83" w:rsidR="00782A5D" w:rsidRPr="00E06129" w:rsidRDefault="00782A5D" w:rsidP="00E06129">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Institución</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00784221">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País, ORCID: 0000-0000-0000-0000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00784221">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                  <w:lang w:eastAsia="es-ES"/>
+                </w:rPr>
+                <w:t>autor3@dominio.edu.co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E555B4A" w14:textId="77777777" w:rsidR="00AC454A" w:rsidRPr="00D3059A" w:rsidRDefault="00AC454A" w:rsidP="00226B5A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33840C20" w14:textId="77777777" w:rsidR="00AC454A" w:rsidRPr="00D3059A" w:rsidRDefault="00AC454A" w:rsidP="00770E70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="6378"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007B3F96" w:rsidRPr="00784221" w14:paraId="6F366A70" w14:textId="77777777" w:rsidTr="00784221">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C132E9D" w14:textId="77777777" w:rsidR="008C3211" w:rsidRPr="00D3059A" w:rsidRDefault="008C3211" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EB999F3" w14:textId="77777777" w:rsidR="008C3211" w:rsidRPr="00D3059A" w:rsidRDefault="008C3211" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="083A460A" w14:textId="77777777" w:rsidR="00782A5D" w:rsidRDefault="007B3F96" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Cómo  citar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D" w:rsidRPr="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Autor1, A. A., Autor2, B. B., &amp; Autor3, C. C. (Año). Nombre del artículo.</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ingeniería, Sostenibilidad Y Sociedad, </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A4B9F0" w14:textId="75AA4DE9" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="00782A5D" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>ttps://doi.org/10.24054/iss.v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7A4E" w:rsidRPr="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>XXX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6956CCD2" w14:textId="77777777" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2522BFCD" w14:textId="77777777" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Editorial:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Universidad de Pamplona.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD3F0DA" w14:textId="77777777" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="0008259F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34AF2C15" w14:textId="4CA2DB56" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="007B3F96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Recibido:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>jun</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560D0DE9" w14:textId="4FB2C147" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="007B3F96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Aprobado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>sept</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F8A76B" w14:textId="2ED52FDB" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="007B3F96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Publicado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>mar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00782A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB8FED3" w14:textId="77777777" w:rsidR="00867AC4" w:rsidRPr="00D3059A" w:rsidRDefault="00867AC4" w:rsidP="007B3F96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10C888D6" w14:textId="530356E9" w:rsidR="003856B6" w:rsidRDefault="004F3805" w:rsidP="007B3F96">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58214B95" wp14:editId="78C12730">
+                  <wp:extent cx="673100" cy="239664"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                  <wp:docPr id="1714942076" name="Imagen 12" descr="Creative Commons License">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1714942076" name="Imagen 12" descr="Creative Commons License">
+                            <a:hlinkClick r:id="rId15"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17" cstate="print"/>
+                          <a:blip r:embed="rId16">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="671713" cy="239172"/>
+                            <a:ext cx="677326" cy="241169"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F74658E" w14:textId="77777777" w:rsidR="004966FB" w:rsidRDefault="004966FB">
+          <w:p w14:paraId="2C63A36B" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B787774" w14:textId="77777777" w:rsidR="004966FB" w:rsidRDefault="004966FB">
+          <w:p w14:paraId="407A1E31" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEB3EB3" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BDE943C" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24126AC9" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B093ED3" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27018CB3" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13AA0A39" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="082590C9" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="684E9549" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13180FF0" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D8D680" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4229FDFD" w14:textId="67A9BB19" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E7014F6" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BADAD78" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6503D072" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="380FD177" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21748C68" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="757B9CAC" w14:textId="0F3B34D8" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D7B024" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10A6F133" w14:textId="323B372F" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="003856B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24C0D38D" w14:textId="77777777" w:rsidR="00867AC4" w:rsidRPr="003856B6" w:rsidRDefault="00867AC4" w:rsidP="003856B6">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6587" w:type="dxa"/>
+            <w:tcW w:w="6378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCE1841" w14:textId="70BD0FA7" w:rsidR="00E320ED" w:rsidRPr="00E320ED" w:rsidRDefault="00E45222" w:rsidP="006172C5">
+          <w:p w14:paraId="7BAE416D" w14:textId="1A539E93" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="108" w:right="62"/>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...10 lines deleted...]
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-              <w:t>Resumen</w:t>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resumen: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>El resumen debe presentarse en un único párrafo con una extensión máxima de 200 palabras. Debe constituir una representación objetiva y concisa del contenido del manuscrito, sin incluir información que no esté desarrollada y fundamentada en el texto principal ni exagerar la</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> relevancia de los hallazgos. En el caso de artículos de investigación, el resumen debe describir de manera integrada: (1) el contexto o problemática abordada, situando el estudio dentro del campo de la actividad física, el deporte, la educación física, la fisioterapia o la salud; (2) el objetivo principal del estudio; (3) los métodos esenciales empleados, incluyendo diseño, muestra, instrumentos y análisis; (4) los resultados más relevantes, preferiblemente con datos cuantitativos clave; y (5) las conclusiones principales y su significado científico o aplicado. No deben incluirse citas bibliográficas, abreviaturas no definidas ni referencias a tablas o figuras. El lenguaje debe ser técnico, preciso y comprensible para investigadores de disciplinas afines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DF1651B" w14:textId="77777777" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1213FF38" w14:textId="68DE4303" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-              <w:t>:</w:t>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Palabras clave:</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00D3059A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E320ED" w:rsidRPr="006172C5">
-[...2 lines deleted...]
-                <w:spacing w:val="-8"/>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-              <w:t>El presente proyecto tiene como fin determinar si es factible o no invertir en un negocio de producción de maracuyá a través de un cultivo hidropónico, como también poder diseñar la empresa a través de programas de diseños. Se ha escogido este tipo de negocio en base a estudios realizados en los respectivos mercados, cuyas características determinan que es viable la realización del mismo. Los resultados arrojados indican que aún no existe la práctica masiva o profundamente difundida de esta actividad, solamente quienes la realizan, destinando grandes cantidades de recursos.</w:t>
+              </w:rPr>
+              <w:t>palabra 1, palabra 2, palabra 3, palabra 4, palabra 5.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="108544AA" w14:textId="48B8B373" w:rsidR="00E320ED" w:rsidRDefault="00E320ED" w:rsidP="00E320ED">
+          <w:p w14:paraId="6C765564" w14:textId="77777777" w:rsidR="007B3F96" w:rsidRPr="00D3059A" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-8"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="es-CO"/>
+                <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006172C5">
-[...2 lines deleted...]
-                <w:spacing w:val="-8"/>
+          </w:p>
+          <w:p w14:paraId="3C9680B4" w14:textId="17FACCC9" w:rsidR="007B3F96" w:rsidRPr="00E06129" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-              <w:t>Los puntos desarrollados en este estudio tienen que ver básicamente con las percepciones, expectativas y necesidades de los agricultores, así como también de las necesidades que posean y los segmentos de mercado de los que sean parte.</w:t>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>Abstract:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The abstract must be presented as a single paragraph with a maximum length of 200 words. It should provide an objective and concise representation of the manuscript’s content, without including information that is not developed and supported in the main text or overstating the significance of the findings. For research articles, the abstract must </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>integratively</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describe: (1) the context or problem addressed, situating the study within the field of physical activity, sport, physical education, physiotherapy, or health; (2) the main objective of the study; (3) the essential methods employed, including design, sample, instruments, and analysis; (4) the most relevant results, preferably including key quantitative data; and (5) the main conclusions and their scientific or applied significance. Bibliographic citations, undefined abbreviations, and references to tables or figures must not be included. The language should be technical, precise, and understandable to researchers from related disciplines.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C92C80" w14:textId="77777777" w:rsidR="006172C5" w:rsidRPr="006172C5" w:rsidRDefault="006172C5" w:rsidP="00E320ED">
+          <w:p w14:paraId="7051B598" w14:textId="77777777" w:rsidR="007B3F96" w:rsidRPr="00E06129" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-8"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:lang w:val="es-CO"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="093C7984" w14:textId="5E594209" w:rsidR="00464990" w:rsidRDefault="00E45222" w:rsidP="00464990">
+          <w:p w14:paraId="6BD1EB22" w14:textId="2B3CEBE5" w:rsidR="007B3F96" w:rsidRPr="00E06129" w:rsidRDefault="007B3F96" w:rsidP="00916D93">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Tahoma"/>
+              <w:ind w:left="-66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06129">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-              <w:t>Palabras</w:t>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006172C5">
-[...3 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidR="00F80F63" w:rsidRPr="00F80F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-[...208 lines deleted...]
-              <w:tab/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>keyword 1, keyword 2, keyword 3, keyword 4, keyword 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4685D47C" w14:textId="4315A5B5" w:rsidR="00721A7E" w:rsidRPr="00721A7E" w:rsidRDefault="00721A7E" w:rsidP="00721A7E">
-[...10 lines deleted...]
-          <w:cols w:space="720"/>
+    <w:p w14:paraId="09773BCC" w14:textId="77777777" w:rsidR="007F2572" w:rsidRPr="00E06129" w:rsidRDefault="007F2572" w:rsidP="007F2572">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007F2572" w:rsidRPr="00E06129" w:rsidSect="00FB11DC">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+          <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715BF585" w14:textId="5A8A535C" w:rsidR="00464990" w:rsidRPr="00D47A12" w:rsidRDefault="00464990" w:rsidP="006172C5">
-[...2 lines deleted...]
-        <w:ind w:hanging="99"/>
+    <w:p w14:paraId="2E39EE45" w14:textId="59BC04D5" w:rsidR="007F2572" w:rsidRPr="00C0251A" w:rsidRDefault="00D3059A" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="es-ES"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1</w:t>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D47A12">
-        <w:t>. INTRODUCCIÓN</w:t>
+      <w:r w:rsidR="00F80F63" w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE6ED6B" w14:textId="77777777" w:rsidR="00464990" w:rsidRPr="00D47A12" w:rsidRDefault="00464990" w:rsidP="00D47A12">
-      <w:pPr>
+    <w:p w14:paraId="41D1E7EF" w14:textId="77777777" w:rsidR="00C0251A" w:rsidRDefault="00C0251A" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2179BA53" w14:textId="34525627" w:rsidR="003F4030" w:rsidRPr="006172C5" w:rsidRDefault="004C6083" w:rsidP="003F4030">
-[...2 lines deleted...]
-        <w:ind w:right="141"/>
+    <w:p w14:paraId="7E757420" w14:textId="68453367" w:rsidR="00F80F63" w:rsidRDefault="009B7ECB" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...98 lines deleted...]
-        <w:t>presenta prerrogativas realmente destacadas.</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La introducción debe contextualizar el estudio dentro de los desafíos actuales de la ingeniería en relación con la sostenibilidad y su impacto en la sociedad. Debe presentar un estado del arte actualizado basado en literatura científica pertinente, identificar claramente la brecha de conocimiento o aplicación, y justificar la relevancia técnica, ambiental y social del trabajo. Es fundamental enunciar de forma explícita el objetivo principal del estudio y, cuando corresponda, las hipótesis. La redacción debe avanzar de lo general a lo específico, sin incluir resultados ni descripciones metodológicas detalladas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124090BA" w14:textId="766C95AA" w:rsidR="003F4030" w:rsidRPr="006172C5" w:rsidRDefault="00CC37AB" w:rsidP="003F4030">
-[...2 lines deleted...]
-        <w:ind w:right="141"/>
+    <w:p w14:paraId="5AC820E2" w14:textId="77777777" w:rsidR="00C0251A" w:rsidRPr="00C0251A" w:rsidRDefault="00C0251A" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Entre las principales, podemos observar el ahorro de hasta </w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C1A36E" w14:textId="45452992" w:rsidR="007F2572" w:rsidRPr="00C0251A" w:rsidRDefault="00D3059A" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="003F4030" w:rsidRPr="006172C5">
-[...40 lines deleted...]
-        <w:t>(Rural, 2018).</w:t>
+      <w:r w:rsidR="00F80F63" w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>METODOLOGÍA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4514B226" w14:textId="0977335A" w:rsidR="00A517DB" w:rsidRDefault="00CC37AB" w:rsidP="003F4030">
-[...2 lines deleted...]
-        <w:ind w:right="141"/>
+    <w:p w14:paraId="5470038E" w14:textId="77777777" w:rsidR="00C0251A" w:rsidRDefault="00C0251A" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> y se encuentra en pleno desarrollo, sobre todo en legumbres y hortalizas.</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D32D79A" w14:textId="4AA26E58" w:rsidR="00F80F63" w:rsidRDefault="009B7ECB" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La metodología debe describir con precisión el diseño del estudio, los datos, herramientas y procedimientos empleados, de forma que garantice la reproducibilidad. Debe especificarse el tipo de enfoque (experimental, computacional, simulación, modelado u observacional), los criterios de selección de datos o sistemas de estudio y, cuando aplique, el tamaño y características de la muestra. Se deben detallar los instrumentos, tecnologías o plataformas utilizadas, incluyendo sus especificaciones relevantes. El procedimiento debe exponer claramente las etapas del desarrollo o implementación. El análisis debe indicar los métodos utilizados, software o entornos de trabajo y métricas de evaluación. Cuando corresponda, debe considerarse el cumplimiento de normativas técnicas, estándares y aspectos éticos o de sostenibilidad asociados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EA183A" w14:textId="3C88F6EE" w:rsidR="00724773" w:rsidRPr="006172C5" w:rsidRDefault="00724773" w:rsidP="006172C5">
-[...2 lines deleted...]
-        <w:ind w:right="141"/>
+    <w:p w14:paraId="3916DE4F" w14:textId="77777777" w:rsidR="00F80F63" w:rsidRPr="00D3059A" w:rsidRDefault="00F80F63" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5B4ADA" w14:textId="3C7CCBA6" w:rsidR="00F80F63" w:rsidRPr="00D3059A" w:rsidRDefault="00F80F63" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3059A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Tablas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725351FA" w14:textId="77777777" w:rsidR="00F80F63" w:rsidRPr="00D3059A" w:rsidRDefault="00F80F63" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432F6B87" w14:textId="77777777" w:rsidR="00F80F63" w:rsidRPr="00F80F63" w:rsidRDefault="00F80F63" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tablas deberán ser claras, autosuficientes y no duplicar información desarrollada en el texto. Su función es complementar, sintetizar o sustituir la información narrativa cuando resulte metodológicamente pertinente. Cada tabla deberá permitir la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>comprensión de los datos sin necesidad de consultar el cuerpo del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3CF3CF" w14:textId="77777777" w:rsidR="00F80F63" w:rsidRPr="00F80F63" w:rsidRDefault="00F80F63" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE03ED0" w14:textId="13FF3733" w:rsidR="00F80F63" w:rsidRDefault="00F80F63" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La palabra Tabla seguida de número arábigo consecutivo según el orden de aparición en el manuscrito (Tabla 1, Tabla 2, etc.). Contenido organizado en filas y columnas con encabezados precisos. Ubicadas en la parte inferior para aclaraciones metodológicas, explicaciones de abreviaturas o información complementaria. El diseño deberá emplear únicamente líneas horizontales; no se utilizarán líneas verticales ni sombreados innecesarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F56523" w14:textId="57C773B0" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C7C84A" w14:textId="2965B3D6" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Tabla 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Distribución de participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5B98B9" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="2282"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003856B6" w:rsidRPr="003856B6" w14:paraId="7FC2BF36" w14:textId="77777777" w:rsidTr="003A60C1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FEC2E2" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003856B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Variable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48870B21" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003856B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Descripción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003856B6" w:rsidRPr="003856B6" w14:paraId="090D8BA9" w14:textId="77777777" w:rsidTr="003A60C1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2E7832" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003856B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC6007D" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003856B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Descripción de A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003856B6" w:rsidRPr="003856B6" w14:paraId="7DA30BE5" w14:textId="77777777" w:rsidTr="003A60C1">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B39A79" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003856B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703A0A1E" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003856B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Descripción de B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="730C38B7" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:color w:val="5779B4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E8AD4E" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Fuente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Verdana" w:hAnsi="Century Gothic" w:cs="Verdana"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elaboración propia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26098F34" w14:textId="1263800E" w:rsidR="003856B6" w:rsidRPr="00C0251A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0810BA7D" w14:textId="4E717C8C" w:rsidR="003856B6" w:rsidRPr="00C0251A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.2. Figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CEF799" w14:textId="7709A119" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E410FE2" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Se consideran figuras todos los recursos visuales que acompañan el manuscrito: gráficos estadísticos, fotografías, mapas, esquemas, ilustraciones, diagramas y similares. Su finalidad es complementar, sintetizar o facilitar la comprensión de la información presentada, sin duplicar datos ya descritos en el texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010B495E" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47763278" w14:textId="290A3CB8" w:rsidR="003856B6" w:rsidRPr="00D3059A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La palabra Figura seguida de número arábigo consecutivo según el orden de aparición (Figura 1, Figura 2, etc.). Breve, claro y descriptivo. El título y la información complementaria deberán ubicarse en la parte inferior de la figura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3450E9" w14:textId="08C820B6" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Las tablas deberán ser claras, autosuficientes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009B9823" w14:textId="6C282069" w:rsidR="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A3CFB5" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F630C5F" wp14:editId="6FD63FE6">
-[...2 lines deleted...]
-            <wp:docPr id="56" name="Imagen 56"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A303E0C" wp14:editId="17A220C5">
+            <wp:extent cx="1519035" cy="1425000"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+            <wp:docPr id="10" name="Imagen 10" descr="Imagen genérico - Icono gratis PNG, SVG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Imagen genérico - Icono gratis PNG, SVG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId22" cstate="print">
+                      <a:duotone>
+                        <a:schemeClr val="accent1">
+                          <a:shade val="45000"/>
+                          <a:satMod val="135000"/>
+                        </a:schemeClr>
+                        <a:prstClr val="white"/>
+                      </a:duotone>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-[...1877 lines deleted...]
-                    <a:srcRect l="2693"/>
+                    <a:srcRect l="9115" t="11980" r="8854" b="11067"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2642114" cy="673311"/>
-[...315 lines deleted...]
-                      <a:ext cx="2682808" cy="1564488"/>
+                      <a:ext cx="1526920" cy="1432397"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DF9448" w14:textId="20D6C70F" w:rsidR="00BC3022" w:rsidRPr="00980B53" w:rsidRDefault="00BC3022" w:rsidP="00BC3022">
-      <w:pPr>
+    <w:p w14:paraId="4B6441DF" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603FF03C" w14:textId="6A75868B" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980B53">
-        <w:rPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figura </w:t>
+        <w:t>Figura 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE35BC" w:rsidRPr="00980B53">
-        <w:rPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Distribución porcentual del nivel de </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contaminación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>estudiada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A4901D" w14:textId="41CFDD17" w:rsidR="003856B6" w:rsidRPr="00916D93" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>Fuente:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B53">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Elaboración propia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77484274" w14:textId="48C658C6" w:rsidR="00BC3022" w:rsidRPr="00980B53" w:rsidRDefault="00BC3022" w:rsidP="00BC3022">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="7F48B197" w14:textId="347A2CB9" w:rsidR="007F2572" w:rsidRPr="00C0251A" w:rsidRDefault="00D3059A" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...10 lines deleted...]
-        <w:t>(</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B53">
-        <w:rPr>
+      <w:r w:rsidR="003856B6" w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:i/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...45 lines deleted...]
-        <w:t>).</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDB3582" w14:textId="5B12CC4C" w:rsidR="00421982" w:rsidRPr="00421982" w:rsidRDefault="00421982" w:rsidP="00421982">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="51AB657D" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="00C0251A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C83D769" w14:textId="39F0C972" w:rsidR="007F2572" w:rsidRDefault="00A02419" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> las estructuras florales, lo que genera la caída prematura de las mismas.</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02419">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La sección de resultados debe presentar de forma objetiva y ordenada los hallazgos obtenidos, en coherencia con los objetivos planteados. Los resultados deben expresarse con métricas técnicas y/o cuantitativas pertinentes (por ejemplo, error, eficiencia, desempeño, consumo energético u otros indicadores relevantes). Las tablas y figuras deben citarse en el orden correspondiente y complementar la información sin redundancias. No deben incluirse interpretaciones extensas ni discusión comparativa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5392DD27" w14:textId="443AF803" w:rsidR="00742650" w:rsidRDefault="004D73C8" w:rsidP="00742650">
-[...15 lines deleted...]
-        <w:t>E</w:t>
+    <w:p w14:paraId="656CDC80" w14:textId="77777777" w:rsidR="00A02419" w:rsidRPr="00C0251A" w:rsidRDefault="00A02419" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EBE2E2" w14:textId="0758E398" w:rsidR="007F2572" w:rsidRPr="00C0251A" w:rsidRDefault="007F2572" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="00421982" w:rsidRPr="00421982">
-[...56 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="003856B6" w:rsidRPr="00C0251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DISCUSIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C66975" w14:textId="79913B0A" w:rsidR="00421982" w:rsidRDefault="00421982" w:rsidP="00742650">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="3C6BEF2A" w14:textId="77777777" w:rsidR="007F2572" w:rsidRPr="00C0251A" w:rsidRDefault="007F2572" w:rsidP="00916D93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC01505" w14:textId="552FF58C" w:rsidR="007F2572" w:rsidRDefault="00A02419" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>Finalmente, los frutos verdes y en maduración se ven susceptibles al ataque de fitopatógenos (antracosis y alternaria, entre otros), causando lesiones como manchas y necrosis que afectan la calidad de los frutos, y, por ende, su posterior comercialización.</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02419">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>La discusión debe interpretar los resultados en relación con el objetivo del estudio y el estado del arte en ingeniería, sostenibilidad y sociedad. Se deben contrastar los hallazgos con trabajos previos, analizar sus implicaciones técnicas, ambientales y sociales, y explicar posibles causas de los resultados obtenidos. Asimismo, deben reconocerse de forma crítica las limitaciones del estudio y su alcance. El enfoque debe ser analítico, evitando extrapolaciones no sustentadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16560A58" w14:textId="7DD77DB9" w:rsidR="00421982" w:rsidRDefault="00421982" w:rsidP="00421982">
-      <w:pPr>
+    <w:p w14:paraId="77CA5D2E" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="00D3059A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC8E1A6" w14:textId="45724DAD" w:rsidR="00421982" w:rsidRDefault="00B1617B" w:rsidP="00421982">
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+    <w:p w14:paraId="3A04125A" w14:textId="72F32FFC" w:rsidR="007F2572" w:rsidRPr="005A3A95" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>L</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00421982" w:rsidRPr="0093653C">
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> humedad.</w:t>
+      <w:r w:rsidR="007F2572" w:rsidRPr="005A3A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>. CONCLUSIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA9C127" w14:textId="77777777" w:rsidR="00FE35BC" w:rsidRDefault="00FE35BC" w:rsidP="00421982">
-      <w:pPr>
+    <w:p w14:paraId="778B6F48" w14:textId="77777777" w:rsidR="005A3A95" w:rsidRPr="00D3059A" w:rsidRDefault="005A3A95" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0526A740" w14:textId="333F5FAB" w:rsidR="009F4242" w:rsidRPr="00026CA3" w:rsidRDefault="009F4242" w:rsidP="00980B53">
-      <w:pPr>
+    <w:p w14:paraId="7C5A8FA2" w14:textId="315C79BC" w:rsidR="007F2572" w:rsidRPr="00D3059A" w:rsidRDefault="00A02419" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...16 lines deleted...]
-        <w:t>P</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A02419">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Las conclusiones deben derivarse directamente de los resultados y responder claramente al objetivo planteado. Deben sintetizar los principales aportes del estudio en términos técnicos y su relevancia en sostenibilidad y sociedad, sin introducir información nueva ni repetir la discusión. Se recomienda que sean precisas, breves y consistentes con la evidencia presentada.</w:t>
       </w:r>
-      <w:r w:rsidR="00980B53" w:rsidRPr="00026CA3">
-[...3762 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007F2572" w:rsidRPr="00D3059A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E3F658" w14:textId="626E6542" w:rsidR="00236061" w:rsidRDefault="00236061" w:rsidP="00185CC1">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="39452AEB" w14:textId="77777777" w:rsidR="007F2572" w:rsidRPr="00D3059A" w:rsidRDefault="007F2572" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402F8645" w14:textId="4D55E3C5" w:rsidR="00236061" w:rsidRPr="00236061" w:rsidRDefault="00236061" w:rsidP="00185CC1">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="2D8C56F5" w14:textId="361B355E" w:rsidR="007F2572" w:rsidRPr="005A3A95" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2572" w:rsidRPr="005A3A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF0C9D2" w14:textId="75563833" w:rsidR="007F2572" w:rsidRDefault="007F2572" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:t>El procedimiento sería</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B6E4C2" w14:textId="184AFF0C" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>6.1. Normas de Referencias y citación</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w14:paraId="59D90308" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="00D3059A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328ED7DA" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La revista adopta las normas de la American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (APA), 7.ª edición, para la elaboración de citas y referencias bibliográficas. Todos los manuscritos deben ajustarse estrictamente a este formato tanto en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>las citas dentro del texto como en la lista final de referencias. Solo deben incluirse en la lista aquellas fuentes que hayan sido citadas en el documento, y todas las citas en el texto deben tener su correspondiente entrada en la sección de referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFB9612" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ADD57C" w14:textId="65FE22C8" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Las referencias deben presentarse en orden alfabético según el apellido del primer autor, con sangría francesa (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>hanging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>indent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), e incluir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en formato de enlace activo cuando esté disponible. Se recomienda priorizar artículos científicos indexados, literatura reciente y fuentes primarias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E3B8CE" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0335B0F9" w14:textId="076EE095" w:rsidR="003856B6" w:rsidRPr="0001511A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001511A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>6.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="0001511A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001511A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Citación dentro del texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD2F6C8" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61522495" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La citación en el texto puede realizarse en formato narrativo o parentético. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27525560" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA21746" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>En formato narrativo, el apellido del autor forma parte de la redacción:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11639247" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pérez (2022) encontró una asociación significativa entre la carga de entrenamiento y el rendimiento aeróbico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EF69F6" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>En formato parentético, la referencia se incluye entre paréntesis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C0D6BE" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Se ha reportado una asociación significativa entre la carga de entrenamiento y el rendimiento aeróbico (Pérez, 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFAD85E" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Cuando un trabajo tiene dos autores, deben citarse ambos apellidos en cada ocasión:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444B6179" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Gómez &amp; Ruiz, 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE728D7" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Para tres o más autores, se utiliza “et al.” desde la primera cita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31167754" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Martínez et al., 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ECA656" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>En citas textuales directas de menos de 40 palabras, debe incluirse el número de página:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B5FC66" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">“El entrenamiento de alta intensidad mejora significativamente el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>VO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>₂</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en sujetos entrenados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (López, 2019, p. 45).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA08FA6" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB3AECB" w14:textId="1D48A857" w:rsidR="003856B6" w:rsidRPr="0001511A" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001511A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>6.1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="0001511A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001511A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ejemplos de referencias en formato APA 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54457344" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0763E986" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Artículo de revista:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0269C9" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pérez, J. A., &amp; Gómez, R. L. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effects of resistance training on muscle strength in older adults. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Sports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>39(4), 455–462. https://doi.org/10.xxxx/xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA10F06" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCA2C33" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Artículo con tres o más autores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0E8442" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martínez, L., Rodríguez, P., Sánchez, M., &amp; Torres, F. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Physical activity and metabolic health indicators in adolescents. International Journal of Environmental Research and Public Health, 17(12), 1–12. https://doi.org/10.xxxx/xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F4A8C0" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FAA03E" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="003856B6" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Libro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE26A34" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="00916D93" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McArdle, W. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Katch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F. I., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Katch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. L. (2015). Exercise physiology: Nutrition, energy, and human performance (8th ed.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Wolters Kluwer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F111425" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="00916D93" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3EC5AD" w14:textId="77777777" w:rsidR="003856B6" w:rsidRPr="00916D93" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00916D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Capítulo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00916D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00916D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>libro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00916D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D8A95F" w14:textId="77777777" w:rsidR="009F4242" w:rsidRPr="0093653C" w:rsidRDefault="009F4242" w:rsidP="00185CC1">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="644D3FBF" w14:textId="6C326FF6" w:rsidR="00503617" w:rsidRPr="00A61092" w:rsidRDefault="003856B6" w:rsidP="00916D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Análisis preliminar. </w:t>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. (2018). Neuromuscular adaptations to training. In R. Brown &amp; T. Davis (Eds.), Advances in sport science (pp. 45–62). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003856B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Springer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E676D7" w14:textId="77777777" w:rsidR="009F4242" w:rsidRPr="00236061" w:rsidRDefault="009F4242" w:rsidP="00236061">
-[...9271 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId32"/>
+    <w:sectPr w:rsidR="00503617" w:rsidRPr="00A61092" w:rsidSect="003856B6">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="1417" w:right="1275" w:bottom="1417" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:num="2" w:space="284"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2464AEF1" w14:textId="77777777" w:rsidR="0030703A" w:rsidRDefault="0030703A">
-      <w:r>
+    <w:p w14:paraId="79D12161" w14:textId="77777777" w:rsidR="00DF0116" w:rsidRPr="00D3059A" w:rsidRDefault="00DF0116" w:rsidP="00AC454A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3059A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7723E8C0" w14:textId="77777777" w:rsidR="0030703A" w:rsidRDefault="0030703A">
-      <w:r>
+    <w:p w14:paraId="32A5BE94" w14:textId="77777777" w:rsidR="00DF0116" w:rsidRPr="00D3059A" w:rsidRDefault="00DF0116" w:rsidP="00AC454A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3059A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{AD38813B-1983-4ECF-ADE9-71FEF94966CC}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{C44DA93E-C2D1-4A86-AC1A-C57B87EE902A}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{5405F56C-525A-4C52-9755-FE1DBB0BE7E6}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{3CC6047C-4250-473D-9CAE-8AFD34F63D77}"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{8CA76543-8040-4331-A7F2-091EDC9E7F82}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{A62C1EC5-B62E-4CCB-BF13-71927B2A99D6}"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{E06FE62C-60CE-4131-AA65-2DF338830031}"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{EA86AF4A-C463-4F0D-B1DA-980160A5BCC8}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{F69E3770-BBD2-4E27-9A96-359E715E9354}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{E0D51E94-96DC-44C0-A3EA-1DE4D4C48D6E}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{C000B952-69B1-4CD5-BA9D-76ADB12020D6}"/>
+    <w:embedBoldItalic r:id="rId12" w:fontKey="{8F3BA2A8-8078-4706-9E36-82C03D2A8645}"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{028DDD85-FE24-4A02-BB88-2F17CB59AD98}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{BA9B6261-27CE-44AD-8B8D-63F6F486D525}"/>
+    <w:embedBoldItalic r:id="rId15" w:fontKey="{846E9C3D-5B15-4B70-BAB3-19AADA202D1D}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{81030771-40C4-408C-BA21-54CEA3ECE72F}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...335 lines deleted...]
-  <w:p w14:paraId="1E29D67A" w14:textId="62FA7504" w:rsidR="00B53930" w:rsidRDefault="00B53930">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="7D0190AA" w14:textId="77777777" w:rsidR="00025CE2" w:rsidRPr="00D3059A" w:rsidRDefault="00025CE2" w:rsidP="00AC454A">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4017C95C" w14:textId="77777777" w:rsidR="00025CE2" w:rsidRPr="00D3059A" w:rsidRDefault="00025CE2">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
+  <w:p w14:paraId="79C63FB2" w14:textId="77777777" w:rsidR="00732840" w:rsidRPr="00D3059A" w:rsidRDefault="00732840"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...254 lines deleted...]
-  <w:p w14:paraId="4D905A9D" w14:textId="57367B53" w:rsidR="00B53930" w:rsidRDefault="00243C8D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="06024102" w14:textId="69A1C64B" w:rsidR="00623442" w:rsidRPr="00D3059A" w:rsidRDefault="00623442" w:rsidP="00623442">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D3059A">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
+        <w:sz w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487357440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09857231" wp14:editId="0CB11B5B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E2AD795" wp14:editId="2C9D5E40">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>1258743</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>10261196</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5306695" cy="1270"/>
+              <wp:extent cx="1155700" cy="231775"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="18" name="Graphic 18"/>
+              <wp:docPr id="1693680802" name="Text Box 51"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-                      <a:spLocks/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
-                    <wps:spPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5306695" cy="1270"/>
+                        <a:ext cx="1155700" cy="231775"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...18 lines deleted...]
-                        <a:prstDash val="solid"/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
                       </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...2 lines deleted...]
-                      </a:prstTxWarp>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68FAA662" w14:textId="5A495218" w:rsidR="00623442" w:rsidRPr="00D3059A" w:rsidRDefault="00623442" w:rsidP="00623442">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Vol.1 Núm. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="005A3A95">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="005A3A95">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6DE28E49" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:99.1pt;margin-top:807.95pt;width:417.85pt;height:.1pt;z-index:-15959040;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5306695,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD9G5fJgIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+yka7YacYqtQYsB&#10;RVegGXZWZDk2JouaqMTOvx8lfyTtbsMuwpP4TPLxSV7ddo1mR+WwBpPz+SzlTBkJRW32Of+xvf/w&#10;mTP0whRCg1E5Pynkt+v371atzdQCKtCFcoySGMxam/PKe5slCcpKNQJnYJWhYAmuEZ62bp8UTrSU&#10;vdHJIk2XSQuusA6kQqTTTR/k65i/LJX038sSlWc659Sbj6uL6y6syXolsr0Ttqrl0Ib4hy4aURsq&#10;OqXaCC/YwdV/pWpq6QCh9DMJTQJlWUsVNZCaefpGzUslrIpaaDhopzHh/0srn47PjtUFeUdOGdGQ&#10;Rw/DOOiExtNazIj1Yp9dEIj2EeQvpEDyKhI2OHC60jWBS/JYF2d9mmatOs8kHV5fpcvlzTVnkmLz&#10;xadoRSKy8Vt5QP+gIOYRx0f0vVPFiEQ1ItmZETryOzito9OeM3LacUZO73qnrfDhu9BcgKw9NxLO&#10;GjiqLcSof9M5tXaOanPJmqSMKonbMwiEMjSrHsTShC/FaRO6CBNI4w1C0HVxX2sd2kC3391px46C&#10;VF3dLNOPX4MQSvGKZh36jcCq58XQQNNmMKr3Jri0g+JEnrfkcs7x90E4xZn+ZuhWhRcyAjeC3Qic&#10;13cQ31GcENXcdj+FsyyUz7kna59gvLMiG10L2idu+NLAl4OHsg6WxkvUdzRs6KJHgcOjDC/pch9Z&#10;51/H+g8AAAD//wMAUEsDBBQABgAIAAAAIQCt5q+o4AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqJMU0jSNU5VIIC4gUfgAN94mVmM7st02/Xu2XOA2szuafVutJzOwE/qg&#10;nRWQzhJgaFuntO0EfH+9PBTAQpRWycFZFHDBAOv69qaSpXJn+4mnbewYldhQSgF9jGPJeWh7NDLM&#10;3IiWdnvnjYxkfceVl2cqNwPPkiTnRmpLF3o5YtNje9gejYA36S+L9+dGL/hjszkUTfah8VWI+7tp&#10;swIWcYp/YbjiEzrUxLRzR6sCG8gvi4yiJPL0aQnsGknmc1K731meAq8r/v+N+gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCD9G5fJgIAAIIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCt5q+o4AAAAA4BAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l5306695,e" filled="f" strokecolor="#39604b" strokeweight="1pt">
-[...1 lines deleted...]
-              <w10:wrap anchorx="page" anchory="page"/>
+            <v:shapetype w14:anchorId="5E2AD795" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:91pt;height:18.25pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCer0urvwIAAMoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQAqqdoQpknd&#10;i9TuBzhggjWwme0Eumn/fWeTpGmrSdM2PiDb53vunrvHd3U99R3aU6mY4Dn2LzyMKK9Ezfg2x18e&#10;SifBSGnCa9IJTnP8SBW+Xr59czUOGQ1EK7qaSgQgXGXjkONW6yFzXVW1tCfqQgyUg7ERsicatnLr&#10;1pKMgN53buB5sTsKWQ9SVFQpOC1mI15a/Kahlf7UNIpq1OUYctP2L+1/Y/7u8opkW0mGllWHNMhf&#10;ZNETxiHoCaogmqCdZK+gelZJoUSjLyrRu6JpWEUtB2Djey/Y3LdkoJYLFEcNpzKp/wdbfdx/lojV&#10;0Ls4vYwTL/ECjDjpoVcPdNLoVkwo8k2dxkFlcP1+AAc9wTn4WM5quBPVV4W4WLWEb+mNlGJsKakh&#10;T+vpnrnOOMqAbMYPooY4ZKeFBZoa2ZsiQlkQoEO/Hk89MrlUJqQfRQsPTBXYgkt/sYhMci7Jjt6D&#10;VPodFT0yixxL0IBFJ/s7peerxysmGBcl6zqrg44/OwDM+QRig6uxmSxsW3+kXrpO1knohEG8dkKv&#10;KJybchU6cekvouKyWK0K/6eJ64dZy+qachPmKDE//LMWHsQ+i+MkMiU6Vhs4k5KS282qk2hPQOKl&#10;/Q4FObvmPk/D1gu4vKDkB6F3G6ROGScLJyzDyEkXXuJ4fnqbxl6YhkX5nNId4/TfKaExx2kURLOY&#10;fsvNs99rbiTrmYYh0rE+x8npEsmMBNe8tq3VhHXz+qwUJv2nUkC7j422gjUandWqp81k30hwfAcb&#10;UT+CgqUAgYEWYQDCohXyO0YjDJMcq287IilG3XsOryD1w9BMH7sJo0UAG3lu2ZxbCK8AKscao3m5&#10;0vPE2g2SbVuINL87Lm7g5TTMito8sTkrYGQ2MDAst8NwMxPpfG9vPY3g5S8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAsK5sf2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrul&#10;VG3IpkIgriDKj9SbG2+TiHgdxW4T3p7tiR5HM5r5Jt+MvlUn6mMTGGE2NaCIy+AarhA+P14mK1Ax&#10;WXa2DUwIvxRhU1xf5TZzYeB3Om1TpaSEY2YR6pS6TOtY1uRtnIaOWLxD6L1NIvtKu94OUu5bPTdm&#10;qb1tWBZq29FTTeXP9ugRvl4Pu++Feaue/X03hNFo9muNeHszPj6ASjSm/zCc8QUdCmHahyO7qFoE&#10;OZIQJjNQZ3M1F71HuFsuQBe5vqQv/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCer0ur&#10;vwIAAMoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAs&#10;K5sf2gAAAAUBAAAPAAAAAAAAAAAAAAAAABkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="68FAA662" w14:textId="5A495218" w:rsidR="00623442" w:rsidRPr="00D3059A" w:rsidRDefault="00623442" w:rsidP="00623442">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Vol.1 Núm. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="005A3A95">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="005A3A95">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1993289703"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="0AD2287C" w14:textId="7E411172" w:rsidR="00623442" w:rsidRPr="00D3059A" w:rsidRDefault="00B25216">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BA3B3A1" wp14:editId="5079DA31">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>50004</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>53975</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5307273" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="494182850" name="Conector recto 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5307273" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="12700">
+                        <a:solidFill>
+                          <a:srgbClr val="3A614C"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <w:pict>
+            <v:line w14:anchorId="7AD2528D" id="Conector recto 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="3.95pt,4.25pt" to="421.85pt,4.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwgn4fwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815LsJi4Ey0HhILkE&#10;SZC2H0BTS4sAXyBZS/77LClZDtqiQIteKHK5Mzs7XG1uB63IEXyQ1jS0WpSUgOG2lebQ0O/f7j9+&#10;piREZlqmrIGGniDQ2+2Hq03valjazqoWPEESE+reNbSL0dVFEXgHmoWFdWDwUlivWcSjPxStZz2y&#10;a1Usy/Km6K1vnbccQsDo3XhJt5lfCODxWYgAkaiGoraYV5/XfVqL7YbVB89cJ/kkg/2DCs2kwaIz&#10;1R2LjPzw8hcqLbm3wYq44FYXVgjJIfeA3VTlT9187ZiD3AuaE9xsU/h/tPzpuDMvHm3oXaiDe/Gp&#10;i0F4nb6ojwzZrNNsFgyRcAxer8r1cr2ihJ/vigvQ+RAfwGqSNg1V0qQ+WM2OjyFiMUw9p6SwMqTH&#10;6VmuyzKnBatkey+VSpfBH/Y75cmR4RuuvtxUn3bp2ZDiXRqelMHgpYu8iycFY4FXEES2qLsaK6QB&#10;g5mWcQ4mVhOvMpidYAIlzMBJ2p+AU36CQh6+vwHPiFzZmjiDtTTW/052HM6SxZh/dmDsO1mwt+0p&#10;v2+2BqcoOzdNfBrT9+cMv/yX2zcAAAD//wMAUEsDBBQABgAIAAAAIQAfoA8o3AAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI5NT8JAFEX3JvyHyTNxY2BGRam1U0KI7IBYwP3Qef3AzpumM5Ty7x3d&#10;6PLm3px7kvlgGtZj52pLEh4mAhhSbnVNpYTDfjWOgDmvSKvGEkq4ooN5OrpJVKzthTLsd75kAUIu&#10;VhIq79uYc5dXaJSb2BYpdIXtjPIhdiXXnboEuGn4oxAv3KiawkOlWlxWmH/tzkbCYnXYnLLiul1G&#10;hXjvP9fbTHzcS3l3OyzegHkc/N8YfvSDOqTB6WjPpB1rJMxew1BC9AwstNH0aQbs+Jt5mvD/9uk3&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPCCfh/DAQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB+gDyjcAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#3a614c" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="12FB8941" w14:textId="493FE327" w:rsidR="00867AC4" w:rsidRPr="00D3059A" w:rsidRDefault="00867AC4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="057A4DA4" wp14:editId="0EB41F26">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-95885</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>5080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5130800" cy="231775"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1107315312" name="Text Box 51"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5130800" cy="231775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C126570" w14:textId="5C346EE9" w:rsidR="00867AC4" w:rsidRPr="00D3059A" w:rsidRDefault="00867AC4" w:rsidP="00867AC4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>ENERO – DICIEMBRE 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003856B6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>X</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> │ </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EA02B8" w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>URL</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EA02B8" w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> https://ojs.unipamplona.edu.co/index.php/iss/article/view/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003856B6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>XXXX</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="057A4DA4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-7.55pt;margin-top:.4pt;width:404pt;height:18.25pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhXkSwwAIAAMoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHx3bVx7CS26lRtHE+T&#10;uhep3Q8gNo7RbPCAxOmm/fcdOEmTVpOmbXxAwMFz99w93PXNvmvRjinNpcgwuQowYqKUFRebDH95&#10;LLw5RtpQUdFWCpbhJ6bxzeLtm+uhT1koG9lWTCEAETod+gw3xvSp7+uyYR3VV7JnAoy1VB01sFUb&#10;v1J0APSu9cMgmPqDVFWvZMm0htN8NOKFw69rVppPda2ZQW2GITbjZuXmtZ39xTVNN4r2DS8PYdC/&#10;iKKjXIDTE1RODUVbxV9BdbxUUsvaXJWy82Vd85I5DsCGBC/YPDS0Z44LJEf3pzTp/wdbftx9VohX&#10;UDsSzCYknpAQI0E7qNUj2xt0J/coJjZPQ69TuP7QwwOzh3N44zjr/l6WXzUSctlQsWG3SsmhYbSC&#10;ON1L/+zpiKMtyHr4ICvwQ7dGOqB9rTqbREgLAnSo19OpRjaWEg5jMgnmAZhKsIUTMpvFNjifpsfX&#10;vdLmHZMdsosMK9CAQ6e7e23Gq8cr1pmQBW9bp4NWXBwA5ngCvuGptdkoXFl/JEGymq/mkReF05UX&#10;BXnu3RbLyJsWZBbnk3y5zMlP65dEacOrignr5igxEv1ZCQ9iH8VxEpmWLa8snA1Jq8162Sq0oyDx&#10;wo1DQs6u+ZdhuHwBlxeUSBgFd2HiFdP5zIuKKPaSWTD3ApLcJdMgSqK8uKR0zwX7d0poyHASh/Eo&#10;pt9yC9x4zY2mHTfQRFreZRikAcNeoqmV4EpUbm0ob8f1WSps+M+pgHIfC+0EazU6qtXs13v3R6YW&#10;2Ip5LasnULCSIDDQIjRAWDRSfcdogGaSYf1tSxXDqH0v4BckJIps93GbKJ6FsFHnlvW5hYoSoDJs&#10;MBqXSzN2rG2v+KYBT+O/E/IWfk7NnaifowJGdgMNw3E7NDfbkc737tZzC178AgAA//8DAFBLAwQU&#10;AAYACAAAACEA6GaAb9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fon&#10;LaVNyKZCIK4gClTi5sbbJCJeR7HbhL9nOcFxNKOZN8V2cp060xBazwjpPAFFXHnbco3w/vY024AK&#10;0bA1nWdC+KYA2/LyojC59SO/0nkXayUlHHKD0MTY51qHqiFnwtz3xOId/eBMFDnU2g5mlHLX6UWS&#10;3GpnWpaFxvT00FD1tTs5hI/n4+f+JnmpH92qH/2UaHaZRry+mu7vQEWa4l8YfvEFHUphOvgT26A6&#10;hFm6SiWKIAfEXmeLDNQBYblegi4L/Z+//AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAh&#10;XkSwwAIAAMoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDoZoBv3AAAAAcBAAAPAAAAAAAAAAAAAAAAABoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="4C126570" w14:textId="5C346EE9" w:rsidR="00867AC4" w:rsidRPr="00D3059A" w:rsidRDefault="00867AC4" w:rsidP="00867AC4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>ENERO – DICIEMBRE 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003856B6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>X</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> │ </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EA02B8" w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>URL</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EA02B8" w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> https://ojs.unipamplona.edu.co/index.php/iss/article/view/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003856B6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>XXXX</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1651745729"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D3059A">
+          <w:rPr>
+            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="1AF1CBED" w14:textId="32FA2A0F" w:rsidR="00867AC4" w:rsidRPr="00D3059A" w:rsidRDefault="00B25216">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1810380D" wp14:editId="45208C7F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-62069</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>53340</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5446878" cy="0"/>
+              <wp:effectExtent l="0" t="19050" r="20955" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="13863737" name="Conector recto 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5446878" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="28575">
+                        <a:solidFill>
+                          <a:srgbClr val="3A614C"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <w:pict>
+            <v:line w14:anchorId="7EB55907" id="Conector recto 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.9pt,4.2pt" to="424pt,4.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+nogowgEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD0vtjOkjQw4hRDivZl&#10;2IpdPkCRqViAbpDU2Pn7UXLiFFuBYUVfZInkOSQP6c3doBU5gg/SmoZWs5ISMNy20hwa+uvnw8c1&#10;JSEy0zJlDTT0BIHebW8+bHpXw9x2VrXgCZKYUPeuoV2Mri6KwDvQLMysA4NOYb1mEZ/+ULSe9ciu&#10;VTEvy1XRW986bzmEgNb70Um3mV8I4PGbEAEiUQ3F2mI+fT736Sy2G1YfPHOd5Ocy2Buq0EwaTDpR&#10;3bPIyLOXf1Fpyb0NVsQZt7qwQkgOuQfspir/6OZHxxzkXlCc4CaZwvvR8q/HnXnyKEPvQh3ck09d&#10;DMLr9MX6yJDFOk1iwRAJR+NysVitb3G8/OIrrkDnQ3wEq0m6NFRJk/pgNTt+CRGTYeglJJmVIX1D&#10;5+vl7TKHBatk+yCVSs7gD/ud8uTIcIafPq+qxS6NDSlehOFLGTReu8i3eFIwJvgOgsgW667GDGnB&#10;YKJlnIOJ1ZlXGYxOMIElTMDy38BzfIJCXr7/AU+InNmaOIG1NNa/lj0Ol5LFGH9RYOw7SbC37SnP&#10;N0uDW5SVO298WtOX7wy//pfb3wAAAP//AwBQSwMEFAAGAAgAAAAhANo78xHZAAAABgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaB1RQGuJUUMGh3Ggrzpt4m0TE68h22/D3LFzo&#10;cTSjmTflanKDOlGIvWcDd/MMFHHjbc+tgf3ubZaDignZ4uCZDHxThFV1fVViYf2ZP+i0Ta2SEo4F&#10;GuhSGgutY9ORwzj3I7F4Bx8cJpGh1TbgWcrdoO+z7FE77FkWOhxp3VHztT06A6l++Nykw25Y2vXr&#10;ZooBcf/ybsztzfT8BCrRlP7D8Isv6FAJU+2PbKMaDMyWQp4M5AtQYueLXK7Vf1pXpb7Er34AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/p6IKMIBAADfAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2jvzEdkAAAAGAQAADwAAAAAAAAAAAAAAAAAc&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#3a614c" strokeweight="2.25pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="203B6AEF" w14:textId="77777777" w:rsidR="0030703A" w:rsidRDefault="0030703A">
-      <w:r>
+    <w:p w14:paraId="4562813C" w14:textId="77777777" w:rsidR="00DF0116" w:rsidRPr="00D3059A" w:rsidRDefault="00DF0116" w:rsidP="00AC454A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3059A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71DF4224" w14:textId="77777777" w:rsidR="0030703A" w:rsidRDefault="0030703A">
-      <w:r>
+    <w:p w14:paraId="235345B0" w14:textId="77777777" w:rsidR="00DF0116" w:rsidRPr="00D3059A" w:rsidRDefault="00DF0116" w:rsidP="00AC454A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3059A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4D121B6C" w14:textId="77777777" w:rsidR="00B53930" w:rsidRDefault="00B53930">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="4AC8291B" w14:textId="35729978" w:rsidR="00732840" w:rsidRPr="00D3059A" w:rsidRDefault="00623A5A" w:rsidP="00D3059A">
     <w:pPr>
-      <w:pStyle w:val="Textoindependiente"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D3059A">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
-      </w:rPr>
-[...246 lines deleted...]
-        <w:noProof/>
+        <w:sz w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487350784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AF302EE" wp14:editId="57C45CDF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356112AC" wp14:editId="00E4A113">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>4055745</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>462189</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-12065</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2212340" cy="151130"/>
+              <wp:extent cx="1041400" cy="231775"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="Textbox 14"/>
+              <wp:docPr id="1140647558" name="Text Box 51"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
-                      <a:spLocks/>
+                      <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
-                    <wps:spPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2212340" cy="151130"/>
+                        <a:ext cx="1041400" cy="231775"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0D1A8D9C" w14:textId="77777777" w:rsidR="00B53930" w:rsidRDefault="00B53930">
+                        <w:p w14:paraId="2F340299" w14:textId="77777777" w:rsidR="00623A5A" w:rsidRPr="00D3059A" w:rsidRDefault="00623A5A" w:rsidP="00623A5A">
                           <w:pPr>
-                            <w:spacing w:before="21"/>
-                            <w:ind w:left="20"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-                              <w:b/>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00D3059A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-                              <w:spacing w:val="-6"/>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>Revista</w:t>
-[...79 lines deleted...]
-                            <w:t>sociedad</w:t>
+                            <w:t>ISSN: 2805 - 6299</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7AF302EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="356112AC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 14" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:319.35pt;margin-top:36.4pt;width:174.2pt;height:11.9pt;z-index:-15965696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVj9KtrAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L4rdbhiMOEW3YsOA&#10;YhvQ9gNkWYqNWaIqKrHz96PkOC3WW9ELTYlP5Hskvbme7MAOOmAPrubFas2Zdgra3u1q/vjw/eMX&#10;zjBK18oBnK75USO/3l582Iy+0iV0MLQ6MErisBp9zbsYfSUEqk5biSvw2lHQQLAy0jHsRBvkSNnt&#10;IMr1+rMYIbQ+gNKIdHs7B/k25zdGq/jbGNSRDTUnbjHbkG2TrNhuZLUL0ne9OtGQb2BhZe+o6DnV&#10;rYyS7UP/KpXtVQAEE1cKrABjeqWzBlJTrP9Tc99Jr7MWag76c5vw/dKqX4c/gfUtza7kzElLM3rQ&#10;U2xgYsVVas/osSLUvSdcnL7CRNAsFf0dqL9IEPECMz9AQqd2TCbY9CWhjB7SBI7nrlMVpuiyLIvy&#10;8opCimLFp6K4zGMRz699wPhDg2XJqXmgqWYG8nCHMdWX1QI5kZnrJ1pxaqZZ3yKmgfZIWkYaes3x&#10;aS+D5mz46airaUMWJyxOszghDt8g71GS5OBmH8H0mUCqNOc9EaBxZV6n1Ur78PKcUc8/wPYfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAHdgrAd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q+RJ3Fi6IaVd13SaEJyQEF05cEybrI3WOKXJtvL2mBO72fKn399f7GY3sIuZgvUoYbVMgBls&#10;vbbYSfisXx8zYCEq1GrwaCT8mAC78v6uULn2V6zM5RA7RiEYciWhj3HMOQ9tb5wKSz8apNvRT05F&#10;WqeO60ldKdwNfJ0kgjtlkT70ajTPvWlPh7OTsP/C6sV+vzcf1bGydb1J8E2cpHxYzPstsGjm+A/D&#10;nz6pQ0lOjT+jDmyQIJ6ylFAJ6ZoqELDJ0hWwhgYhgJcFv21Q/gIAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDVj9KtrAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAd2CsB3wAAAAkBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 51" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.95pt;width:82pt;height:18.25pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX546suQIAAMMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTRJQSdWGME3q&#10;XqR2P8ABE6yBzWwn0E377zubJE1bTZq28cGyfb7n7rl7uKvrsWvRninNpchweBFgxEQpKy62Gf7y&#10;UHgLjLShoqKtFCzDj0zj6+XbN1dDn7JINrKtmEIAInQ69BlujOlT39dlwzqqL2TPBBhrqTpq4Ki2&#10;fqXoAOhd60dBMPMHqapeyZJpDbf5ZMRLh1/XrDSf6lozg9oMQ27GrcqtG7v6yyuabhXtG14e0qB/&#10;kUVHuYCgJ6icGop2ir+C6nippJa1uShl58u65iVzHIBNGLxgc9/QnjkuUBzdn8qk/x9s+XH/WSFe&#10;Qe9CEszIPI6hY4J20KsHNhp0K0cUh7ZOQ69TeH7fg4MZ4R58HGfd38nyq0ZCrhoqtuxGKTk0jFaQ&#10;p/P0z1wnHG1BNsMHWUEcujPSAY216mwRoSwI0KFfj6ce2VxKGzIgkCiYSrBFl+F8HtvkfJoevXul&#10;zTsmO2Q3GVagAYdO93faTE+PT2wwIQvetk4HrXh2AZjTDcQGV2uzWbi2/kiCZL1YL4hHotnaI0Ge&#10;ezfFinizIpzH+WW+WuXhTxs3JGnDq4oJG+YosZD8WQsPYp/EcRKZli2vLJxNSavtZtUqtKcg8cJ9&#10;h4KcPfOfp+HqBVxeUAojEtxGiVfMFnOPFCT2knmw8IIwuU1mAUlIXjyndMcF+3dKaMhwEkfxJKbf&#10;cgvc95obTTtuYIi0vMvw4vSIplaCa1G51hrK22l/Vgqb/lMpoN3HRjvBWo1OajXjZgQUq+KNrB5B&#10;ukqCskCEMPlg00j1HaMBpkiG9bcdVQyj9r0A+SchIXbsuAOJ5xEc1Lllc26hogSoDBuMpu3KTKNq&#10;1yu+bSDS9MMJeQO/TM2dmp+yAir2AJPCkTpMNTuKzs/u1dPsXf4CAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXpfRs2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrsQIhqyqRCI&#10;K4jyI3HbxtskIl5HsduEt8c9wXFnRjPflpvZ9erIY+i8IKyWBhRL7W0nDcL729PiFlSIJJZ6L4zw&#10;wwE21flZSYX1k7zycRsblUokFITQxjgUWoe6ZUdh6QeW5O396Cimc2y0HWlK5a7XV8bk2lEnaaGl&#10;gR9arr+3B4fw8bz/+szMS/PobobJz0aLW2vEy4v5/g5U5Dn+heGEn9ChSkw7fxAbVI+QHokIi9Ua&#10;1MnNsyTsEK6zHHRV6v/41S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV+eOrLkCAADD&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA16X0bNsA&#10;AAAGAQAADwAAAAAAAAAAAAAAAAATBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABsG&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="0D1A8D9C" w14:textId="77777777" w:rsidR="00B53930" w:rsidRDefault="00B53930">
+                  <w:p w14:paraId="2F340299" w14:textId="77777777" w:rsidR="00623A5A" w:rsidRPr="00D3059A" w:rsidRDefault="00623A5A" w:rsidP="00623A5A">
                     <w:pPr>
-                      <w:spacing w:before="21"/>
-                      <w:ind w:left="20"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-                        <w:b/>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00D3059A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-                        <w:spacing w:val="-6"/>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>Revista</w:t>
-[...79 lines deleted...]
-                      <w:t>sociedad</w:t>
+                      <w:t>ISSN: 2805 - 6299</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D3059A">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
+        <w:sz w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487351296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="232BACF5" wp14:editId="5D96F397">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EBEC38F" wp14:editId="337387E9">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>1159560</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>2895600</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>469809</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-19685</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="822960" cy="151130"/>
+              <wp:extent cx="2400300" cy="231775"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="17" name="Textbox 15"/>
+              <wp:docPr id="1640622621" name="Text Box 51"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
-                      <a:spLocks/>
+                      <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
-                    <wps:spPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="822960" cy="151130"/>
+                        <a:ext cx="2400300" cy="231775"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B8D0027" w14:textId="77777777" w:rsidR="00B53930" w:rsidRDefault="00B53930">
+                        <w:p w14:paraId="3ECA6E24" w14:textId="77777777" w:rsidR="00623A5A" w:rsidRPr="00D3059A" w:rsidRDefault="00623A5A" w:rsidP="00623A5A">
                           <w:pPr>
-                            <w:spacing w:before="21"/>
-                            <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="3A614C"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00D3059A">
                             <w:rPr>
-                              <w:color w:val="39604B"/>
-[...1 lines deleted...]
-                              <w:w w:val="80"/>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="3A614C"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>ISSN:</w:t>
-[...50 lines deleted...]
-                            <w:t>6299</w:t>
+                            <w:t>Revista Ingeniería, sostenibilidad y sociedad</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="232BACF5" id="Textbox 15" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:91.3pt;margin-top:37pt;width:64.8pt;height:11.9pt;z-index:-15965184;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlwk+wqwEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1E3QLkvUdAWsQEgr&#10;WGmXD3Acu7GIPcbjNunfM3ab7gpuiIszzjy/eW9mNrezG9lBR7TgW16t1pxpr6C3ftfyH0+f39xw&#10;hkn6Xo7gdcuPGvnt9vWrzRQaXcMAY68jIxKPzRRaPqQUGiFQDdpJXEHQnpIGopOJrnEn+ignYnej&#10;qNfrazFB7EMEpRHp790pybeF3xit0ndjUCc2tpy0pXLGcnb5FNuNbHZRhsGqswz5DyqctJ6KXqju&#10;ZJJsH+1fVM6qCAgmrRQ4AcZYpYsHclOt/3DzOMigixdqDoZLm/D/0apvh4fIbE+ze8eZl45m9KTn&#10;1MHMqqvcnilgQ6jHQLg0f4SZoMUqhntQP5Eg4gXm9AAJndsxm+jyl4wyekgTOF66TlWYop83df3+&#10;mjKKUtVVVb0tUxHPj0PE9EWDYzloeaShFgHycI8pl5fNAjlrOZXPqtLczcVevXjpoD+SlYlm3nL8&#10;tZdRczZ+9dTUvCBLEJegW4KYxk9Q1ig78vBhn8DYIiBXOvGeBdC0iq7zZuV1eHkvqOf93/4GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDXr7Cq3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s0vRUIosTWP0ZNJI8eBxgSlsys4iu23x33c86fFlvrz5Xr6Z7SDOOHnjSMFyEYFAalxr&#10;qFPwWb09pCB80NTqwREq+EEPm+L2JtdZ6y5U4nkfOsEl5DOtoA9hzKT0TY9W+4Ubkfh2cJPVgePU&#10;yXbSFy63g4yjKJFWG+IPvR7xpcfmuD9ZBdsvKl/N967+KA+lqap1RO/JUan7u3n7DCLgHP5g+NVn&#10;dSjYqXYnar0YOKdxwqiC1RNvYuBxGccgagXrVQqyyOX/BcUVAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAZcJPsKsBAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA16+wqt4AAAAJAQAADwAAAAAAAAAAAAAAAAAFBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape w14:anchorId="7EBEC38F" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:228pt;margin-top:-1.55pt;width:189pt;height:18.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1jZhFvgIAAMoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLDQmopGpDmCZ1&#10;L1K7H+CACdbAZrYT0k377zubJE1bTZq28QHZPt9z99w9vqvrfd+hHVOaS5Hj8CLAiIlK1lxscvzl&#10;ofTmGGlDRU07KViOH5nG14u3b67GIWORbGVXM4UAROhsHHLcGjNkvq+rlvVUX8iBCTA2UvXUwFZt&#10;/FrREdD7zo+CIPFHqepByYppDafFZMQLh980rDKfmkYzg7ocQ27G/ZX7r+3fX1zRbKPo0PLqkAb9&#10;iyx6ygUEPUEV1FC0VfwVVM8rJbVszEUle182Da+Y4wBswuAFm/uWDsxxgeLo4VQm/f9gq4+7zwrx&#10;GnqXkCCJoiQKMRK0h149sL1Bt3KP4tDWaRx0BtfvB3AwezgHH8dZD3ey+qqRkMuWig27UUqOLaM1&#10;5Ok8/TPXCUdbkPX4QdYQh26NdED7RvW2iFAWBOjQr8dTj2wuFRxGJAguAzBVYIsuw9kstsn5NDt6&#10;D0qbd0z2yC5yrEADDp3u7rSZrh6v2GBClrzrnA468ewAMKcTiA2u1mazcG39kQbpar6aE49Eycoj&#10;QVF4N+WSeEkZzuLislgui/CnjRuSrOV1zYQNc5RYSP6shQexT+I4iUzLjtcWzqak1Wa97BTaUZB4&#10;6b5DQc6u+c/TcPUCLi8ohVDc2yj1ymQ+80hJYi+dBXMvCNPbNAlISoryOaU7Lti/U0JjjtM4iicx&#10;/ZZb4L7X3GjWcwNDpON9juenSzSzElyJ2rXWUN5N67NS2PSfSgHtPjbaCdZqdFKr2a/30xs5voO1&#10;rB9BwUqCwECLMABh0Ur1HaMRhkmO9bctVQyj7r2AV5CGhNjp4zYknkWwUeeW9bmFigqgcmwwmpZL&#10;M02s7aD4poVI07sT8gZeTsOdqO0Tm7ICRnYDA8NxOww3O5HO9+7W0whe/AIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAE22oC/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxauySt&#10;2pBNhUBcQZQfqTc32SYR8TqK3Sa8PcuJHmdnNPtNvp1cp840hNYzwmJuQBGXvmq5Rvh4f56tQYVo&#10;ubKdZ0L4oQDb4voqt1nlR36j8y7WSko4ZBahibHPtA5lQ86Gue+JxTv6wdkocqh1NdhRyl2n74xZ&#10;aWdblg+N7emxofJ7d3IIny/H/VdqXusnt+xHPxnNbqMRb2+mh3tQkab4H4Y/fEGHQpgO/sRVUB1C&#10;ulzJlogwSxagJLBOUjkcEJIkBV3k+nJB8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1&#10;jZhFvgIAAMoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBNtqAv3gAAAAkBAAAPAAAAAAAAAAAAAAAAABgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6B8D0027" w14:textId="77777777" w:rsidR="00B53930" w:rsidRDefault="00B53930">
+                  <w:p w14:paraId="3ECA6E24" w14:textId="77777777" w:rsidR="00623A5A" w:rsidRPr="00D3059A" w:rsidRDefault="00623A5A" w:rsidP="00623A5A">
                     <w:pPr>
-                      <w:spacing w:before="21"/>
-                      <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="3A614C"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00D3059A">
                       <w:rPr>
-                        <w:color w:val="39604B"/>
-[...1 lines deleted...]
-                        <w:w w:val="80"/>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="3A614C"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>ISSN:</w:t>
-[...50 lines deleted...]
-                      <w:t>6299</w:t>
+                      <w:t>Revista Ingeniería, sostenibilidad y sociedad</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46A91491" wp14:editId="6D43B128">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17607</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>20199</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5296120" cy="142710"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1066768250" name="Rectángulo: esquinas redondeadas 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5296120" cy="142710"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="roundRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg2"/>
+                      </a:solidFill>
+                      <a:ln w="3175">
+                        <a:solidFill>
+                          <a:srgbClr val="3A614C"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <w:pict>
+            <v:roundrect w14:anchorId="06CA76E3" id="Rectángulo: esquinas redondeadas 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.4pt;margin-top:1.6pt;width:417pt;height:11.25pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNvo8YkAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1o0q5BnSJI0WFA&#10;0RVth54VWYoFyKImKXGyXz9Kdpy+sMOwi0yZ5EfyE8nLq12ryVY4r8BUtDjJKRGGQ63MuqI/n26+&#10;fKXEB2ZqpsGIiu6Fp1fzz58uOzsTJTSga+EIghg/62xFmxDsLMs8b0TL/AlYYVApwbUs4NWts9qx&#10;DtFbnZV5fpZ14GrrgAvv8e91r6TzhC+l4OGHlF4EoiuKuYV0unSu4pnNL9ls7ZhtFB/SYP+QRcuU&#10;waAj1DULjGycegfVKu7AgwwnHNoMpFRcpBqwmiJ/U81jw6xItSA53o40+f8Hy++2j/beIQ2d9TOP&#10;YqxiJ10bv5gf2SWy9iNZYhcIx5/T8uKsKJFTjrpiUp4Xic3s6G2dD98EtCQKFXWwMfUDvkgiim1v&#10;fcCwaH+wixE9aFXfKK3TJXaBWGpHtgzfb7Uu43uhxysrbUhX0dPifJqAX+m8W69G/9PFWTFZvodA&#10;QG0Q98hAksJei5iFNg9CElVjzWUf4XVajHNhQtGrGlaLPttimucHRlI7x0JS9gkwIkusc8QeAD7G&#10;7sse7KOrSL09Oud/S6x3Hj1SZDBhdG6VAfcRgMaqhsi9/YGknprI0grq/b0jDvrJ8pbfKHztW+bD&#10;PXM4StgguB7CDzykBnwoGCRKGnC/P/of7bHDUUtJh6NZUf9rw5ygRH832PsXxWQSZzldJtPz2ITu&#10;pWb1UmM27RKwewpcRJYnMdoHfRClg/YZt8giRkUVMxxjV5QHd7gsQ78ycA9xsVgkM5xfy8KtebQ8&#10;gkdWYyM/7Z6Zs0PLBxyWOziMMZu9afreNnoaWGwCSJUm4sjrwDfOfmqcYU/F5fLynqyO23T+BwAA&#10;//8DAFBLAwQUAAYACAAAACEAgaAuw90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOUUvDMBAH&#10;8HfB7xBO8G1Lm6GOrtchgiKC4KbsOWvOtNpcSpOtdZ/e+DTf7vgf//uV68l14khDaD0j5PMMBHHt&#10;TcsW4eP9cbYEEaJmozvPhPBDAdbV5UWpC+NH3tBxG61IJRwKjdDE2BdShrohp8Pc98Qp+/SD0zGt&#10;g5Vm0GMqd51UWXYrnW45fWh0Tw8N1d/bg0PIlBpzG0/uzYfNy5PdfT2/uhPi9dV0vwIRaYrnY/jj&#10;JzpUybT3BzZBdAgzleQRYaFApHi5yNOwR1A3dyCrUv73V78AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAzb6PGJACAACVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAgaAuw90AAAAHAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="#eeece1 [3214]" strokecolor="#3a614c" strokeweight=".25pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tablaconcuadrcula"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8505"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A61092" w:rsidRPr="00D3059A" w14:paraId="2F8C42B4" w14:textId="77777777" w:rsidTr="00C521BB">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9062" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:tcPr>
+        <w:p w14:paraId="62AA04EF" w14:textId="59DCD11A" w:rsidR="00A61092" w:rsidRPr="00D3059A" w:rsidRDefault="00226B5A" w:rsidP="009C3F7F">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D3059A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CD8591A" wp14:editId="2629747B">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="margin">
+                      <wp:posOffset>476591</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>140373</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="1041400" cy="231775"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="70066972" name="Text Box 51"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1041400" cy="231775"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                            <a:extLst>
+                              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a:solidFill>
+                                    <a:srgbClr val="FFFFFF"/>
+                                  </a:solidFill>
+                                </a14:hiddenFill>
+                              </a:ext>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="187E3E0A" w14:textId="53104B18" w:rsidR="00C521BB" w:rsidRPr="00D3059A" w:rsidRDefault="00C521BB" w:rsidP="00C521BB">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                    <w:color w:val="3A614C"/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00D3059A">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                    <w:color w:val="3A614C"/>
+                                    <w:sz w:val="16"/>
+                                  </w:rPr>
+                                  <w:t>ISSN: 2805 - 6299</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="3CD8591A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:37.55pt;margin-top:11.05pt;width:82pt;height:18.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/eTKZvQIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTQiopGpDmCZ1&#10;L1K7H+CACdbAZrYT0k377zubJE1bTZq28QHZvvNz99w9vqvrfd+hHVOaS5Hj8CLAiIlK1lxscvzl&#10;ofTmGGlDRU07KViOH5nG14u3b67GIWORbGVXM4UAROhsHHLcGjNkvq+rlvVUX8iBCTA2UvXUwFZt&#10;/FrREdD7zo+CYOaPUtWDkhXTGk6LyYgXDr9pWGU+NY1mBnU5htyM+yv3X9u/v7ii2UbRoeXVIQ36&#10;F1n0lAsIeoIqqKFoq/grqJ5XSmrZmItK9r5sGl4xxwHYhMELNvctHZjjAsXRw6lM+v/BVh93nxXi&#10;dY4TqOYsTSKMBO2hUw9sb9Ct3KM4tFUaB52B8/0A7mYP59Btx1gPd7L6qpGQy5aKDbtRSo4tozVk&#10;6W76Z1cnHG1B1uMHWUMcujXSAe0b1dsSQlEQoEO3Hk8dsrlUNmRAQhKAqQJbdBkmSWyT82l2vD0o&#10;bd4x2SO7yLECBTh0urvTZnI9uthgQpa865wKOvHsADCnE4gNV63NZuGa+iMN0tV8NSceiWYrjwRF&#10;4d2US+LNyjCJi8tiuSzCnzZuSLKW1zUTNsxRYCH5swYepD5J4yQxLTteWzibklab9bJTaEdB4KX7&#10;DgU5c/Ofp+HqBVxeUAojEtxGqVfO5olHShJ7aRLMvSBMb9NZQFJSlM8p3XHB/p0SGnOcxlE8iem3&#10;3AL3veZGs54bGCEd73M8PznRzEpwJWrXWkN5N63PSmHTfyoFtPvYaCdYq9FJrWa/3rsXcnl8B2tZ&#10;P4KClQSBgRZh/MGileo7RiOMkhzrb1uqGEbdewGvIA0JsbPHbUicRLBR55b1uYWKCqBybDCalksz&#10;zavtoPimhUjTuxPyBl5Ow52o7RObsgJGdgPjwnE7jDY7j873zutpAC9+AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAzK2oqd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6QsdW&#10;6k4IxBW0wSZxyxqvrWicqsnW8u8xJzjZ1nt6/l6xnlynzjSE1jPCfJaAIq68bblG+Hh/uVmCCtGw&#10;NZ1nQvimAOvy8qIwufUjb+i8jbWSEA65QWhi7HOtQ9WQM2Hme2LRjn5wJso51NoOZpRw1+k0SRba&#10;mZblQ2N6emqo+tqeHMLu9fi5v0ve6meX9aOfEs1upRGvr6bHB1CRpvhnhl98QYdSmA7+xDaoDuE+&#10;m4sTIU1lip7ermQ5IGTLBeiy0P8LlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP3ky&#10;mb0CAADIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;zK2oqd0AAAAIAQAADwAAAAAAAAAAAAAAAAAXBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACEGAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="187E3E0A" w14:textId="53104B18" w:rsidR="00C521BB" w:rsidRPr="00D3059A" w:rsidRDefault="00C521BB" w:rsidP="00C521BB">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>ISSN: 2805 - 6299</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap anchorx="margin"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r w:rsidRPr="00D3059A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DF714B5" wp14:editId="3DB1A8FC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-56752</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-217786</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="588645" cy="601345"/>
+                <wp:effectExtent l="0" t="0" r="1905" b="8255"/>
+                <wp:wrapNone/>
+                <wp:docPr id="763812404" name="Imagen 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1587485720" name="Imagen 1587485720"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="588645" cy="601345"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidRPr="00D3059A">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663359" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C240B53" wp14:editId="0D28F7AF">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>-17607</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>20199</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="5296120" cy="142710"/>
+                    <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="281016779" name="Rectángulo: esquinas redondeadas 6"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="5296120" cy="142710"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="bg2"/>
+                            </a:solidFill>
+                            <a:ln w="3175">
+                              <a:solidFill>
+                                <a:srgbClr val="3A614C"/>
+                              </a:solidFill>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="2">
+                              <a:schemeClr val="accent1">
+                                <a:shade val="15000"/>
+                              </a:schemeClr>
+                            </a:lnRef>
+                            <a:fillRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="lt1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+                <w:pict>
+                  <v:roundrect w14:anchorId="1AF0195C" id="Rectángulo: esquinas redondeadas 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.4pt;margin-top:1.6pt;width:417pt;height:11.25pt;z-index:251663359;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNvo8YkAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1o0q5BnSJI0WFA&#10;0RVth54VWYoFyKImKXGyXz9Kdpy+sMOwi0yZ5EfyE8nLq12ryVY4r8BUtDjJKRGGQ63MuqI/n26+&#10;fKXEB2ZqpsGIiu6Fp1fzz58uOzsTJTSga+EIghg/62xFmxDsLMs8b0TL/AlYYVApwbUs4NWts9qx&#10;DtFbnZV5fpZ14GrrgAvv8e91r6TzhC+l4OGHlF4EoiuKuYV0unSu4pnNL9ls7ZhtFB/SYP+QRcuU&#10;waAj1DULjGycegfVKu7AgwwnHNoMpFRcpBqwmiJ/U81jw6xItSA53o40+f8Hy++2j/beIQ2d9TOP&#10;YqxiJ10bv5gf2SWy9iNZYhcIx5/T8uKsKJFTjrpiUp4Xic3s6G2dD98EtCQKFXWwMfUDvkgiim1v&#10;fcCwaH+wixE9aFXfKK3TJXaBWGpHtgzfb7Uu43uhxysrbUhX0dPifJqAX+m8W69G/9PFWTFZvodA&#10;QG0Q98hAksJei5iFNg9CElVjzWUf4XVajHNhQtGrGlaLPttimucHRlI7x0JS9gkwIkusc8QeAD7G&#10;7sse7KOrSL09Oud/S6x3Hj1SZDBhdG6VAfcRgMaqhsi9/YGknprI0grq/b0jDvrJ8pbfKHztW+bD&#10;PXM4StgguB7CDzykBnwoGCRKGnC/P/of7bHDUUtJh6NZUf9rw5ygRH832PsXxWQSZzldJtPz2ITu&#10;pWb1UmM27RKwewpcRJYnMdoHfRClg/YZt8giRkUVMxxjV5QHd7gsQ78ycA9xsVgkM5xfy8KtebQ8&#10;gkdWYyM/7Z6Zs0PLBxyWOziMMZu9afreNnoaWGwCSJUm4sjrwDfOfmqcYU/F5fLynqyO23T+BwAA&#10;//8DAFBLAwQUAAYACAAAACEAgaAuw90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOUUvDMBAH&#10;8HfB7xBO8G1Lm6GOrtchgiKC4KbsOWvOtNpcSpOtdZ/e+DTf7vgf//uV68l14khDaD0j5PMMBHHt&#10;TcsW4eP9cbYEEaJmozvPhPBDAdbV5UWpC+NH3tBxG61IJRwKjdDE2BdShrohp8Pc98Qp+/SD0zGt&#10;g5Vm0GMqd51UWXYrnW45fWh0Tw8N1d/bg0PIlBpzG0/uzYfNy5PdfT2/uhPi9dV0vwIRaYrnY/jj&#10;JzpUybT3BzZBdAgzleQRYaFApHi5yNOwR1A3dyCrUv73V78AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAzb6PGJACAACVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAgaAuw90AAAAHAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="#eeece1 [3214]" strokecolor="#3a614c" strokeweight=".25pt"/>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="42F64DC5" w14:textId="25AA784F" w:rsidR="000F03CE" w:rsidRPr="00D3059A" w:rsidRDefault="00E06129" w:rsidP="009C3F7F">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="063C8968" wp14:editId="4B6B19F6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>4135921</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-199611</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1195318" cy="231775"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="629243395" name="Text Box 51"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1195318" cy="231775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02D31515" w14:textId="7CFE0BAC" w:rsidR="00C521BB" w:rsidRPr="00D3059A" w:rsidRDefault="00C521BB" w:rsidP="00C521BB">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Vol.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E06129">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> X</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Núm. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E06129">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>X</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> (202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E06129">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>X</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="063C8968" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:325.65pt;margin-top:-15.7pt;width:94.1pt;height:18.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqv8GIvwIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD07voSOYmNOkUbx8OA&#10;7gK0+wDFlmNhtuRJSpxu2L+PkpM0aTFg2OYHQxfqkIc85PXNvmvRjinNpchweBVgxEQpKy42Gf7y&#10;WHhzjLShoqKtFCzDT0zjm8XbN9dDn7JINrKtmEIAInQ69BlujOlT39dlwzqqr2TPBFzWUnXUwFZt&#10;/ErRAdC71o+CYOoPUlW9kiXTGk7z8RIvHH5ds9J8qmvNDGozDLEZ91fuv7Z/f3FN042ifcPLQxj0&#10;L6LoKBfg9ASVU0PRVvFXUB0vldSyNlel7HxZ17xkjgOwCYMXbB4a2jPHBZKj+1Oa9P+DLT/uPivE&#10;qwxPoyQik0kSYyRoB6V6ZHuD7uQexaFN09DrFKwferA3eziHcjvKur+X5VeNhFw2VGzYrVJyaBit&#10;IEz30j97OuJoC7IePsgK/NCtkQ5oX6vO5hCyggAdyvV0KpGNpbQuwySehCCqEu6iSTibxTY4n6bH&#10;173S5h2THbKLDCuQgEOnu3ttRtOjiXUmZMHb1smgFRcHgDmegG94au9sFK6qP5IgWc1Xc+KRaLry&#10;SJDn3m2xJN60CGdxPsmXyzz8af2GJG14VTFh3RwVFpI/q+BB66M2ThrTsuWVhbMhabVZL1uFdhQU&#10;XrjvkJAzM/8yDJcv4PKCUhiR4C5KvGI6n3mkILGXzIK5F4TJXTINSELy4pLSPRfs3ymhIcNJHMWj&#10;mH7LLXDfa2407biBGdLyLsPzkxFNrQRXonKlNZS34/osFTb851RAuY+FdoK1Gh3VavbrvWsRcuyD&#10;tayeQMFKgsBApjD/YNFI9R2jAWZJhvW3LVUMo/a9gC5IQkLs8HEbEs8i2Kjzm/X5DRUlQGXYYDQu&#10;l2YcWNte8U0Dnsa+E/IWOqfmTtS2xcaogJHdwLxw3A6zzQ6k872zep7Ai18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDTniuI3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjdtXaa&#10;pmpDJlUF6hZEeUjs3HiaRMTjKHab8PeYFSxH9+jeM8Vusp240uBbxwjJQoEgrpxpuUZ4ez3MNyB8&#10;0Gx055gQvsnDrry9KXRu3MgvdD2GWsQS9rlGaELocyl91ZDVfuF64pid3WB1iOdQSzPoMZbbTi6V&#10;WkurW44Lje7poaHq63ixCO9P58+PlXquH23Wj25Sku1WIs7upv09iEBT+IPhVz+qQxmdTu7CxosO&#10;YZ0laUQR5mmyAhGJTbrNQJwQsgRkWcj/H5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOq/wYi/AgAAyQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANOeK4jfAAAACQEAAA8AAAAAAAAAAAAAAAAAGQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="02D31515" w14:textId="7CFE0BAC" w:rsidR="00C521BB" w:rsidRPr="00D3059A" w:rsidRDefault="00C521BB" w:rsidP="00C521BB">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Vol.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E06129">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> X</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Núm. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E06129">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>X</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> (202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E06129">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>X</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00652952" w:rsidRPr="00D3059A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="238E3F98" wp14:editId="08006F78">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>551815</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-194310</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2400300" cy="231775"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="51" name="Text Box 51"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2400300" cy="231775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4BFE93B2" w14:textId="43B1EF6F" w:rsidR="00A61092" w:rsidRPr="00D3059A" w:rsidRDefault="00A61092" w:rsidP="00A61092">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D3059A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="3A614C"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista Ingeniería, sostenibilidad y sociedad</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="238E3F98" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:43.45pt;margin-top:-15.3pt;width:189pt;height:18.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSaRkfuAIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTRJQSdWGME3q&#10;XqR2P8ABE6yBzWwn0E377zubJE1bTZq28QHZvvNz99w9vqvrsWvRninNpchweBFgxEQpKy62Gf7y&#10;UHgLjLShoqKtFCzDj0zj6+XbN1dDn7JINrKtmEIAInQ69BlujOlT39dlwzqqL2TPBBhrqTpqYKu2&#10;fqXoAOhd60dBMPMHqapeyZJpDaf5ZMRLh1/XrDSf6lozg9oMQ27G/ZX7b+zfX17RdKto3/DykAb9&#10;iyw6ygUEPUHl1FC0U/wVVMdLJbWszUUpO1/WNS+Z4wBswuAFm/uG9sxxgeLo/lQm/f9gy4/7zwrx&#10;KsNxiJGgHfTogY0G3coRwRHUZ+h1Cm73PTiaEc6hz46r7u9k+VUjIVcNFVt2o5QcGkYryM/d9M+u&#10;TjjagmyGD7KCOHRnpAMaa9XZ4kE5EKBDnx5PvbG5lHAYkSC4DMBUgi26DOfz2Cbn0/R4u1favGOy&#10;Q3aRYQW9d+h0f6fN5Hp0scGELHjbuv634tkBYE4nEBuuWpvNwrXzRxIk68V6QTwSzdYeCfLcuylW&#10;xJsV4TzOL/PVKg9/2rghSRteVUzYMEdpheTPWncQ+SSKk7i0bHll4WxKWm03q1ahPQVpF+47FOTM&#10;zX+ehqsXcHlBKYTi3kaJV8wWc48UJPaSebDwgjC5TWYBSUhePKd0xwX7d0poyHASR/Ekpt9yC9z3&#10;mhtNO25geLS8y/Di5ERTK8G1qFxrDeXttD4rhU3/qRTQ7mOjnWCtRie1mnEzTm/j+A42snoEBSsJ&#10;AgMtwuCDRSPVd4wGGCIZ1t92VDGM2vcCXkESEmKnjtuQeB7BRp1bNucWKkqAyrDBaFquzDSpdr3i&#10;2wYiTe9OyBt4OTV3orZPbMoKGNkNDArH7TDU7CQ63zuvp9G7/AUAAP//AwBQSwMEFAAGAAgAAAAh&#10;AF+rObPcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bAnTVWupOCMQV&#10;xIBJu2Wt11Y0TtVka3l7zAmOtj/9/v5iM7tenWkMnWeEm6UBRVz5uuMG4eP9ebEGFaLl2vaeCeGb&#10;AmzKy4vC5rWf+I3O29goCeGQW4Q2xiHXOlQtORuWfiCW29GPzkYZx0bXo50k3PX61phUO9uxfGjt&#10;QI8tVV/bk0P4fDnud4l5bZ7capj8bDS7TCNeX80P96AizfEPhl99UYdSnA7+xHVQPcI6zYREWNyZ&#10;FJQASZrI5oCwykCXhf5foPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkmkZH7gCAADC&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX6s5s9wA&#10;AAAIAQAADwAAAAAAAAAAAAAAAAASBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABsG&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="4BFE93B2" w14:textId="43B1EF6F" w:rsidR="00A61092" w:rsidRPr="00D3059A" w:rsidRDefault="00A61092" w:rsidP="00A61092">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D3059A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="3A614C"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista Ingeniería, sostenibilidad y sociedad</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="346CBA28" w14:textId="77777777" w:rsidR="00732840" w:rsidRPr="00D3059A" w:rsidRDefault="00732840"/>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D892386"/>
+    <w:nsid w:val="01165DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F348CD2A"/>
+    <w:tmpl w:val="28080ADA"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="482923E2"/>
+    <w:nsid w:val="09275173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C10D474"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+    <w:tmpl w:val="F9863A56"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AFE3606"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73A01E3E"/>
+    <w:lvl w:ilvl="0" w:tplc="E0D623B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D4757B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4BC4EEE"/>
+    <w:lvl w:ilvl="0" w:tplc="6BD08878">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D258FA22">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="829" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9D78A366">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="658" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29B0B2A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="496" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4AE485CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="334" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8500F20C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="172" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4E3E245C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="47D4DBCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-152" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2738EF5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-314" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="391355EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03DC76C8"/>
+    <w:lvl w:ilvl="0" w:tplc="EB642456">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DCF41D1"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA55EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="676C058C"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:tmpl w:val="226275CA"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="425B71AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FABE150E"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="730E40B2"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BA15F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AA4F5F2"/>
+    <w:tmpl w:val="3350CE4E"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C41245"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="177AF49A"/>
+    <w:lvl w:ilvl="0" w:tplc="EB642456">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4968650B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4434D73C"/>
+    <w:lvl w:ilvl="0" w:tplc="A6FA3214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="109" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="98FCA7C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1480" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="95DC9162">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D576CCBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1009" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0A8009D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="773" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="37C613D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="538" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="849AA3CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="302" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A7DAC278">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="67" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F35CDC0C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-169" w:hanging="216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD170C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12BAE0D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC67124"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60AE8966"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52432DBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11CE6130"/>
+    <w:lvl w:ilvl="0" w:tplc="F7AC0EC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="817" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EB642456">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1167" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="77A44DA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1514" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="230A9314">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1861" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="151E82FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2208" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AFB668AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2555" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A1ACD006">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2902" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2A3468D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3249" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="49D87734">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3597" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="592F2A81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B81A4974"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593F1EAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="589CD794"/>
+    <w:lvl w:ilvl="0" w:tplc="F984EA38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="911" w:hanging="202"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="085C13F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1198" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5C743A68">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1479" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2AA67038">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8984050E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2041" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="36A85946">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2322" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="32266552">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2603" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5FA24B76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2884" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="867CDB1A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3165" w:hanging="202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73431146"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC36F39C"/>
+    <w:lvl w:ilvl="0" w:tplc="2A5690E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="69624398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7780F5CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D4182FC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="21F03A6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DF30D1D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C26AE53E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F73A0768">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8C169540">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79613E92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="614C3FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="EB642456">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C1C0948"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A42754C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F430625"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B210BACC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="140"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004966FB"/>
-[...165 lines deleted...]
-    <w:rsid w:val="00FE35BC"/>
+    <w:rsidRoot w:val="00AC454A"/>
+    <w:rsid w:val="00006CB1"/>
+    <w:rsid w:val="000140D9"/>
+    <w:rsid w:val="0001511A"/>
+    <w:rsid w:val="00025CE2"/>
+    <w:rsid w:val="0003171C"/>
+    <w:rsid w:val="00046186"/>
+    <w:rsid w:val="00046710"/>
+    <w:rsid w:val="000535FF"/>
+    <w:rsid w:val="0006238B"/>
+    <w:rsid w:val="00063D55"/>
+    <w:rsid w:val="000660C4"/>
+    <w:rsid w:val="0007160D"/>
+    <w:rsid w:val="00072314"/>
+    <w:rsid w:val="00077EC9"/>
+    <w:rsid w:val="0008081D"/>
+    <w:rsid w:val="00081B7F"/>
+    <w:rsid w:val="0008259F"/>
+    <w:rsid w:val="0008406B"/>
+    <w:rsid w:val="0008580E"/>
+    <w:rsid w:val="00087BA6"/>
+    <w:rsid w:val="000A271F"/>
+    <w:rsid w:val="000A5E80"/>
+    <w:rsid w:val="000A7B2A"/>
+    <w:rsid w:val="000B2855"/>
+    <w:rsid w:val="000B4163"/>
+    <w:rsid w:val="000B7934"/>
+    <w:rsid w:val="000C53CB"/>
+    <w:rsid w:val="000E0AD0"/>
+    <w:rsid w:val="000E1BF4"/>
+    <w:rsid w:val="000F03CE"/>
+    <w:rsid w:val="000F1DA6"/>
+    <w:rsid w:val="000F20E1"/>
+    <w:rsid w:val="000F3F3D"/>
+    <w:rsid w:val="000F4698"/>
+    <w:rsid w:val="000F6D10"/>
+    <w:rsid w:val="00106EA1"/>
+    <w:rsid w:val="00110F75"/>
+    <w:rsid w:val="00111F8C"/>
+    <w:rsid w:val="00115451"/>
+    <w:rsid w:val="001168C6"/>
+    <w:rsid w:val="001171D7"/>
+    <w:rsid w:val="001254B9"/>
+    <w:rsid w:val="00130D91"/>
+    <w:rsid w:val="00131AAC"/>
+    <w:rsid w:val="00142457"/>
+    <w:rsid w:val="001443DC"/>
+    <w:rsid w:val="001567F9"/>
+    <w:rsid w:val="00163304"/>
+    <w:rsid w:val="00177EE5"/>
+    <w:rsid w:val="00193C24"/>
+    <w:rsid w:val="0019499E"/>
+    <w:rsid w:val="0019576E"/>
+    <w:rsid w:val="001A08EB"/>
+    <w:rsid w:val="001A0C7E"/>
+    <w:rsid w:val="001A6CB0"/>
+    <w:rsid w:val="001B0985"/>
+    <w:rsid w:val="001B0CC7"/>
+    <w:rsid w:val="001B38DB"/>
+    <w:rsid w:val="001B4E82"/>
+    <w:rsid w:val="001B4EDD"/>
+    <w:rsid w:val="001C08B1"/>
+    <w:rsid w:val="001C3E77"/>
+    <w:rsid w:val="001C57E8"/>
+    <w:rsid w:val="001D57EF"/>
+    <w:rsid w:val="001D7871"/>
+    <w:rsid w:val="001F0D3F"/>
+    <w:rsid w:val="001F387D"/>
+    <w:rsid w:val="002011CC"/>
+    <w:rsid w:val="00203716"/>
+    <w:rsid w:val="0021177B"/>
+    <w:rsid w:val="00213F58"/>
+    <w:rsid w:val="00216707"/>
+    <w:rsid w:val="0022433D"/>
+    <w:rsid w:val="002250C8"/>
+    <w:rsid w:val="00226B5A"/>
+    <w:rsid w:val="0022703B"/>
+    <w:rsid w:val="0022735D"/>
+    <w:rsid w:val="00232C23"/>
+    <w:rsid w:val="002356C5"/>
+    <w:rsid w:val="00235F6C"/>
+    <w:rsid w:val="002368D4"/>
+    <w:rsid w:val="00247931"/>
+    <w:rsid w:val="00252203"/>
+    <w:rsid w:val="00253188"/>
+    <w:rsid w:val="00255C4D"/>
+    <w:rsid w:val="0027118D"/>
+    <w:rsid w:val="0027220B"/>
+    <w:rsid w:val="002738CC"/>
+    <w:rsid w:val="00290A40"/>
+    <w:rsid w:val="00292D3F"/>
+    <w:rsid w:val="00293FCF"/>
+    <w:rsid w:val="002951B2"/>
+    <w:rsid w:val="002A5148"/>
+    <w:rsid w:val="002B1EC9"/>
+    <w:rsid w:val="002B282A"/>
+    <w:rsid w:val="002C0DC2"/>
+    <w:rsid w:val="002E54FB"/>
+    <w:rsid w:val="002F53FF"/>
+    <w:rsid w:val="002F5580"/>
+    <w:rsid w:val="002F5BAB"/>
+    <w:rsid w:val="003155A5"/>
+    <w:rsid w:val="003256AF"/>
+    <w:rsid w:val="0033205E"/>
+    <w:rsid w:val="0033519E"/>
+    <w:rsid w:val="00336F9C"/>
+    <w:rsid w:val="003435BC"/>
+    <w:rsid w:val="0034404D"/>
+    <w:rsid w:val="00354FE0"/>
+    <w:rsid w:val="0036461D"/>
+    <w:rsid w:val="003678C4"/>
+    <w:rsid w:val="00367B7E"/>
+    <w:rsid w:val="0037050C"/>
+    <w:rsid w:val="003856B6"/>
+    <w:rsid w:val="00386AC5"/>
+    <w:rsid w:val="0038768D"/>
+    <w:rsid w:val="0038787B"/>
+    <w:rsid w:val="00387CC5"/>
+    <w:rsid w:val="003905C4"/>
+    <w:rsid w:val="00393DFB"/>
+    <w:rsid w:val="00395390"/>
+    <w:rsid w:val="00396B43"/>
+    <w:rsid w:val="003A0FDD"/>
+    <w:rsid w:val="003B0658"/>
+    <w:rsid w:val="003B1C4B"/>
+    <w:rsid w:val="003B2866"/>
+    <w:rsid w:val="003B606F"/>
+    <w:rsid w:val="003C003F"/>
+    <w:rsid w:val="003C65E7"/>
+    <w:rsid w:val="003C6DCA"/>
+    <w:rsid w:val="003D3423"/>
+    <w:rsid w:val="003D7BEA"/>
+    <w:rsid w:val="003E190B"/>
+    <w:rsid w:val="003E1A67"/>
+    <w:rsid w:val="003E5AA8"/>
+    <w:rsid w:val="003E617B"/>
+    <w:rsid w:val="003F0E11"/>
+    <w:rsid w:val="003F37E6"/>
+    <w:rsid w:val="003F6485"/>
+    <w:rsid w:val="003F782C"/>
+    <w:rsid w:val="0040285F"/>
+    <w:rsid w:val="00404C01"/>
+    <w:rsid w:val="00404E0D"/>
+    <w:rsid w:val="00412C1F"/>
+    <w:rsid w:val="00413784"/>
+    <w:rsid w:val="0041534E"/>
+    <w:rsid w:val="004204D6"/>
+    <w:rsid w:val="00420BF1"/>
+    <w:rsid w:val="00421A4C"/>
+    <w:rsid w:val="00421C6D"/>
+    <w:rsid w:val="00422167"/>
+    <w:rsid w:val="004228F0"/>
+    <w:rsid w:val="00423672"/>
+    <w:rsid w:val="00423CBE"/>
+    <w:rsid w:val="00450229"/>
+    <w:rsid w:val="00453F22"/>
+    <w:rsid w:val="004556D4"/>
+    <w:rsid w:val="004639E8"/>
+    <w:rsid w:val="004641B6"/>
+    <w:rsid w:val="00465C7A"/>
+    <w:rsid w:val="00472C29"/>
+    <w:rsid w:val="0048415F"/>
+    <w:rsid w:val="00484AF1"/>
+    <w:rsid w:val="004853BA"/>
+    <w:rsid w:val="004873F7"/>
+    <w:rsid w:val="00487FED"/>
+    <w:rsid w:val="004A2797"/>
+    <w:rsid w:val="004A6036"/>
+    <w:rsid w:val="004A64F9"/>
+    <w:rsid w:val="004B32A3"/>
+    <w:rsid w:val="004C1AC9"/>
+    <w:rsid w:val="004C2CA1"/>
+    <w:rsid w:val="004C4BE3"/>
+    <w:rsid w:val="004D508E"/>
+    <w:rsid w:val="004E2E0F"/>
+    <w:rsid w:val="004E3AC8"/>
+    <w:rsid w:val="004F27E6"/>
+    <w:rsid w:val="004F3805"/>
+    <w:rsid w:val="004F523C"/>
+    <w:rsid w:val="005019B3"/>
+    <w:rsid w:val="00502D41"/>
+    <w:rsid w:val="00503617"/>
+    <w:rsid w:val="00506A1E"/>
+    <w:rsid w:val="00512A9F"/>
+    <w:rsid w:val="005178D0"/>
+    <w:rsid w:val="005236CC"/>
+    <w:rsid w:val="00525BEA"/>
+    <w:rsid w:val="00525FC5"/>
+    <w:rsid w:val="00526978"/>
+    <w:rsid w:val="00527039"/>
+    <w:rsid w:val="005318C0"/>
+    <w:rsid w:val="0054089C"/>
+    <w:rsid w:val="0054123F"/>
+    <w:rsid w:val="00544465"/>
+    <w:rsid w:val="00544ED3"/>
+    <w:rsid w:val="0054566D"/>
+    <w:rsid w:val="00545CCC"/>
+    <w:rsid w:val="00547E0B"/>
+    <w:rsid w:val="0055271E"/>
+    <w:rsid w:val="00553750"/>
+    <w:rsid w:val="0055397F"/>
+    <w:rsid w:val="00555EFD"/>
+    <w:rsid w:val="00561AAA"/>
+    <w:rsid w:val="00561F86"/>
+    <w:rsid w:val="0056276A"/>
+    <w:rsid w:val="00562E71"/>
+    <w:rsid w:val="00570839"/>
+    <w:rsid w:val="00570A30"/>
+    <w:rsid w:val="0057146D"/>
+    <w:rsid w:val="00573D53"/>
+    <w:rsid w:val="00577806"/>
+    <w:rsid w:val="0058409A"/>
+    <w:rsid w:val="00585191"/>
+    <w:rsid w:val="00590C8A"/>
+    <w:rsid w:val="00597DB1"/>
+    <w:rsid w:val="005A3250"/>
+    <w:rsid w:val="005A3A95"/>
+    <w:rsid w:val="005A7A9C"/>
+    <w:rsid w:val="005C585D"/>
+    <w:rsid w:val="005D29FE"/>
+    <w:rsid w:val="005E0420"/>
+    <w:rsid w:val="005E35DD"/>
+    <w:rsid w:val="005E3ACC"/>
+    <w:rsid w:val="005E4B69"/>
+    <w:rsid w:val="005F4797"/>
+    <w:rsid w:val="006067AA"/>
+    <w:rsid w:val="00611D29"/>
+    <w:rsid w:val="00612255"/>
+    <w:rsid w:val="006212CA"/>
+    <w:rsid w:val="00622A13"/>
+    <w:rsid w:val="00623442"/>
+    <w:rsid w:val="00623A5A"/>
+    <w:rsid w:val="00631818"/>
+    <w:rsid w:val="00636BD3"/>
+    <w:rsid w:val="0064105E"/>
+    <w:rsid w:val="006459D1"/>
+    <w:rsid w:val="00652952"/>
+    <w:rsid w:val="006555EF"/>
+    <w:rsid w:val="0065614D"/>
+    <w:rsid w:val="00663995"/>
+    <w:rsid w:val="00673914"/>
+    <w:rsid w:val="00676B58"/>
+    <w:rsid w:val="006810D3"/>
+    <w:rsid w:val="00684F36"/>
+    <w:rsid w:val="006A3D45"/>
+    <w:rsid w:val="006A74BE"/>
+    <w:rsid w:val="006B3273"/>
+    <w:rsid w:val="006B353B"/>
+    <w:rsid w:val="006B3BBA"/>
+    <w:rsid w:val="006B7883"/>
+    <w:rsid w:val="006C1744"/>
+    <w:rsid w:val="006C41E5"/>
+    <w:rsid w:val="006C438F"/>
+    <w:rsid w:val="006D0949"/>
+    <w:rsid w:val="006D26F4"/>
+    <w:rsid w:val="006D5D5A"/>
+    <w:rsid w:val="006D6111"/>
+    <w:rsid w:val="006E2951"/>
+    <w:rsid w:val="00702386"/>
+    <w:rsid w:val="00706018"/>
+    <w:rsid w:val="007135DD"/>
+    <w:rsid w:val="007162B6"/>
+    <w:rsid w:val="00730615"/>
+    <w:rsid w:val="00732840"/>
+    <w:rsid w:val="007328B2"/>
+    <w:rsid w:val="00734163"/>
+    <w:rsid w:val="00735A1A"/>
+    <w:rsid w:val="0073746A"/>
+    <w:rsid w:val="00737739"/>
+    <w:rsid w:val="00740BCB"/>
+    <w:rsid w:val="0074191C"/>
+    <w:rsid w:val="00744596"/>
+    <w:rsid w:val="007542E0"/>
+    <w:rsid w:val="00755EA2"/>
+    <w:rsid w:val="0075743F"/>
+    <w:rsid w:val="0076327A"/>
+    <w:rsid w:val="00764490"/>
+    <w:rsid w:val="00764E5D"/>
+    <w:rsid w:val="00770E70"/>
+    <w:rsid w:val="00773102"/>
+    <w:rsid w:val="007766E3"/>
+    <w:rsid w:val="00782A5D"/>
+    <w:rsid w:val="00784221"/>
+    <w:rsid w:val="007849CF"/>
+    <w:rsid w:val="0078577A"/>
+    <w:rsid w:val="00790EBC"/>
+    <w:rsid w:val="00794D34"/>
+    <w:rsid w:val="007A00DE"/>
+    <w:rsid w:val="007A1DCB"/>
+    <w:rsid w:val="007A2FEA"/>
+    <w:rsid w:val="007A36DB"/>
+    <w:rsid w:val="007B2DBE"/>
+    <w:rsid w:val="007B3F96"/>
+    <w:rsid w:val="007B5630"/>
+    <w:rsid w:val="007C161D"/>
+    <w:rsid w:val="007C1767"/>
+    <w:rsid w:val="007C4237"/>
+    <w:rsid w:val="007D1A1E"/>
+    <w:rsid w:val="007D6626"/>
+    <w:rsid w:val="007D6A52"/>
+    <w:rsid w:val="007F0239"/>
+    <w:rsid w:val="007F2572"/>
+    <w:rsid w:val="00800281"/>
+    <w:rsid w:val="00800BAB"/>
+    <w:rsid w:val="008079D4"/>
+    <w:rsid w:val="00811F1E"/>
+    <w:rsid w:val="00813745"/>
+    <w:rsid w:val="0081560D"/>
+    <w:rsid w:val="008204C7"/>
+    <w:rsid w:val="00821248"/>
+    <w:rsid w:val="00821A39"/>
+    <w:rsid w:val="00822DD8"/>
+    <w:rsid w:val="00834958"/>
+    <w:rsid w:val="008364BB"/>
+    <w:rsid w:val="00837333"/>
+    <w:rsid w:val="00841110"/>
+    <w:rsid w:val="00846E25"/>
+    <w:rsid w:val="008516FB"/>
+    <w:rsid w:val="008541CD"/>
+    <w:rsid w:val="0085546C"/>
+    <w:rsid w:val="0086162B"/>
+    <w:rsid w:val="00867AC4"/>
+    <w:rsid w:val="008771A0"/>
+    <w:rsid w:val="00877445"/>
+    <w:rsid w:val="008826A8"/>
+    <w:rsid w:val="00886FE1"/>
+    <w:rsid w:val="00887783"/>
+    <w:rsid w:val="00894623"/>
+    <w:rsid w:val="0089472D"/>
+    <w:rsid w:val="00897947"/>
+    <w:rsid w:val="008A6567"/>
+    <w:rsid w:val="008A77D5"/>
+    <w:rsid w:val="008A7C94"/>
+    <w:rsid w:val="008B2FAE"/>
+    <w:rsid w:val="008B46CB"/>
+    <w:rsid w:val="008B7A4E"/>
+    <w:rsid w:val="008C3211"/>
+    <w:rsid w:val="008C5969"/>
+    <w:rsid w:val="008D3785"/>
+    <w:rsid w:val="008F3504"/>
+    <w:rsid w:val="008F6344"/>
+    <w:rsid w:val="008F7542"/>
+    <w:rsid w:val="008F77E6"/>
+    <w:rsid w:val="0090020C"/>
+    <w:rsid w:val="0090411F"/>
+    <w:rsid w:val="009136C5"/>
+    <w:rsid w:val="00916D93"/>
+    <w:rsid w:val="0092334C"/>
+    <w:rsid w:val="009275D8"/>
+    <w:rsid w:val="00927B94"/>
+    <w:rsid w:val="0093166F"/>
+    <w:rsid w:val="00933CAC"/>
+    <w:rsid w:val="009351F8"/>
+    <w:rsid w:val="00935AE8"/>
+    <w:rsid w:val="0093636A"/>
+    <w:rsid w:val="009379BB"/>
+    <w:rsid w:val="009410FC"/>
+    <w:rsid w:val="00950561"/>
+    <w:rsid w:val="00954A83"/>
+    <w:rsid w:val="009563C2"/>
+    <w:rsid w:val="00961BF6"/>
+    <w:rsid w:val="0096560A"/>
+    <w:rsid w:val="00986E30"/>
+    <w:rsid w:val="00995DA9"/>
+    <w:rsid w:val="009A5656"/>
+    <w:rsid w:val="009B2591"/>
+    <w:rsid w:val="009B3759"/>
+    <w:rsid w:val="009B7ECB"/>
+    <w:rsid w:val="009C171C"/>
+    <w:rsid w:val="009C3F7F"/>
+    <w:rsid w:val="009F17EB"/>
+    <w:rsid w:val="009F51EC"/>
+    <w:rsid w:val="009F63DB"/>
+    <w:rsid w:val="00A01E93"/>
+    <w:rsid w:val="00A02419"/>
+    <w:rsid w:val="00A057D9"/>
+    <w:rsid w:val="00A143B1"/>
+    <w:rsid w:val="00A16DE5"/>
+    <w:rsid w:val="00A25F22"/>
+    <w:rsid w:val="00A5457C"/>
+    <w:rsid w:val="00A61092"/>
+    <w:rsid w:val="00A709C3"/>
+    <w:rsid w:val="00A82F1A"/>
+    <w:rsid w:val="00A85F09"/>
+    <w:rsid w:val="00A87CC7"/>
+    <w:rsid w:val="00A94CC3"/>
+    <w:rsid w:val="00AA1039"/>
+    <w:rsid w:val="00AA3F2A"/>
+    <w:rsid w:val="00AB1737"/>
+    <w:rsid w:val="00AB46CE"/>
+    <w:rsid w:val="00AB5EA9"/>
+    <w:rsid w:val="00AC3D02"/>
+    <w:rsid w:val="00AC454A"/>
+    <w:rsid w:val="00AD353B"/>
+    <w:rsid w:val="00AD3A08"/>
+    <w:rsid w:val="00AD4697"/>
+    <w:rsid w:val="00AD6BC6"/>
+    <w:rsid w:val="00AE394D"/>
+    <w:rsid w:val="00AE5BE2"/>
+    <w:rsid w:val="00AE7BA2"/>
+    <w:rsid w:val="00B04C05"/>
+    <w:rsid w:val="00B07DFD"/>
+    <w:rsid w:val="00B1011F"/>
+    <w:rsid w:val="00B15A41"/>
+    <w:rsid w:val="00B25216"/>
+    <w:rsid w:val="00B303B3"/>
+    <w:rsid w:val="00B32935"/>
+    <w:rsid w:val="00B34378"/>
+    <w:rsid w:val="00B34581"/>
+    <w:rsid w:val="00B53E0C"/>
+    <w:rsid w:val="00B548B1"/>
+    <w:rsid w:val="00B572EC"/>
+    <w:rsid w:val="00B6004B"/>
+    <w:rsid w:val="00B61354"/>
+    <w:rsid w:val="00B65D2A"/>
+    <w:rsid w:val="00B71F70"/>
+    <w:rsid w:val="00B72F52"/>
+    <w:rsid w:val="00B74710"/>
+    <w:rsid w:val="00B80990"/>
+    <w:rsid w:val="00B82D3F"/>
+    <w:rsid w:val="00B83B87"/>
+    <w:rsid w:val="00B87196"/>
+    <w:rsid w:val="00BA023F"/>
+    <w:rsid w:val="00BA1889"/>
+    <w:rsid w:val="00BA49E0"/>
+    <w:rsid w:val="00BB2042"/>
+    <w:rsid w:val="00BB4BA5"/>
+    <w:rsid w:val="00BC7A2B"/>
+    <w:rsid w:val="00BD1DAD"/>
+    <w:rsid w:val="00BD41F7"/>
+    <w:rsid w:val="00BD66E8"/>
+    <w:rsid w:val="00BD7B5E"/>
+    <w:rsid w:val="00BE7CC4"/>
+    <w:rsid w:val="00BF0788"/>
+    <w:rsid w:val="00BF7A35"/>
+    <w:rsid w:val="00BF7A81"/>
+    <w:rsid w:val="00C0251A"/>
+    <w:rsid w:val="00C03BFB"/>
+    <w:rsid w:val="00C15640"/>
+    <w:rsid w:val="00C20B2E"/>
+    <w:rsid w:val="00C24A86"/>
+    <w:rsid w:val="00C31E57"/>
+    <w:rsid w:val="00C335B1"/>
+    <w:rsid w:val="00C348EA"/>
+    <w:rsid w:val="00C363FB"/>
+    <w:rsid w:val="00C40A5E"/>
+    <w:rsid w:val="00C4280A"/>
+    <w:rsid w:val="00C44055"/>
+    <w:rsid w:val="00C443ED"/>
+    <w:rsid w:val="00C44614"/>
+    <w:rsid w:val="00C521BB"/>
+    <w:rsid w:val="00C538A3"/>
+    <w:rsid w:val="00C60112"/>
+    <w:rsid w:val="00C61704"/>
+    <w:rsid w:val="00C72E4F"/>
+    <w:rsid w:val="00C757E8"/>
+    <w:rsid w:val="00C87CFD"/>
+    <w:rsid w:val="00C94570"/>
+    <w:rsid w:val="00C979C0"/>
+    <w:rsid w:val="00CA0577"/>
+    <w:rsid w:val="00CA437F"/>
+    <w:rsid w:val="00CB0BFB"/>
+    <w:rsid w:val="00CB5BB8"/>
+    <w:rsid w:val="00CB60C4"/>
+    <w:rsid w:val="00CC52B2"/>
+    <w:rsid w:val="00CC79B8"/>
+    <w:rsid w:val="00CD4A07"/>
+    <w:rsid w:val="00CE5315"/>
+    <w:rsid w:val="00CE5FF9"/>
+    <w:rsid w:val="00CE675E"/>
+    <w:rsid w:val="00CF12AB"/>
+    <w:rsid w:val="00CF1EF4"/>
+    <w:rsid w:val="00CF2F5C"/>
+    <w:rsid w:val="00D002D1"/>
+    <w:rsid w:val="00D01013"/>
+    <w:rsid w:val="00D012CE"/>
+    <w:rsid w:val="00D02A54"/>
+    <w:rsid w:val="00D036AA"/>
+    <w:rsid w:val="00D06222"/>
+    <w:rsid w:val="00D22041"/>
+    <w:rsid w:val="00D3059A"/>
+    <w:rsid w:val="00D365F3"/>
+    <w:rsid w:val="00D427DD"/>
+    <w:rsid w:val="00D45261"/>
+    <w:rsid w:val="00D467AE"/>
+    <w:rsid w:val="00D47F7A"/>
+    <w:rsid w:val="00D52D70"/>
+    <w:rsid w:val="00D6533B"/>
+    <w:rsid w:val="00D7035B"/>
+    <w:rsid w:val="00D7340D"/>
+    <w:rsid w:val="00D828C4"/>
+    <w:rsid w:val="00D83452"/>
+    <w:rsid w:val="00D83501"/>
+    <w:rsid w:val="00D87D16"/>
+    <w:rsid w:val="00D924CB"/>
+    <w:rsid w:val="00D937A2"/>
+    <w:rsid w:val="00DA13FD"/>
+    <w:rsid w:val="00DA63CF"/>
+    <w:rsid w:val="00DA70D4"/>
+    <w:rsid w:val="00DB10A1"/>
+    <w:rsid w:val="00DB5D31"/>
+    <w:rsid w:val="00DC235A"/>
+    <w:rsid w:val="00DC2BFB"/>
+    <w:rsid w:val="00DD0988"/>
+    <w:rsid w:val="00DE397F"/>
+    <w:rsid w:val="00DF0116"/>
+    <w:rsid w:val="00DF383E"/>
+    <w:rsid w:val="00E06129"/>
+    <w:rsid w:val="00E06F69"/>
+    <w:rsid w:val="00E10488"/>
+    <w:rsid w:val="00E31261"/>
+    <w:rsid w:val="00E35881"/>
+    <w:rsid w:val="00E41CEE"/>
+    <w:rsid w:val="00E50A15"/>
+    <w:rsid w:val="00E575CB"/>
+    <w:rsid w:val="00E60055"/>
+    <w:rsid w:val="00E6445E"/>
+    <w:rsid w:val="00E717D6"/>
+    <w:rsid w:val="00E721AD"/>
+    <w:rsid w:val="00E72746"/>
+    <w:rsid w:val="00E74C12"/>
+    <w:rsid w:val="00E8220A"/>
+    <w:rsid w:val="00E9285D"/>
+    <w:rsid w:val="00E92F5E"/>
+    <w:rsid w:val="00E93171"/>
+    <w:rsid w:val="00E94E95"/>
+    <w:rsid w:val="00E94F43"/>
+    <w:rsid w:val="00EA02B8"/>
+    <w:rsid w:val="00EA7472"/>
+    <w:rsid w:val="00EB5FBB"/>
+    <w:rsid w:val="00EC1AF8"/>
+    <w:rsid w:val="00EC2549"/>
+    <w:rsid w:val="00EC2918"/>
+    <w:rsid w:val="00ED46F1"/>
+    <w:rsid w:val="00ED7F62"/>
+    <w:rsid w:val="00EE3ED8"/>
+    <w:rsid w:val="00EF2849"/>
+    <w:rsid w:val="00EF2EB4"/>
+    <w:rsid w:val="00F00C5D"/>
+    <w:rsid w:val="00F04F3E"/>
+    <w:rsid w:val="00F140E1"/>
+    <w:rsid w:val="00F21180"/>
+    <w:rsid w:val="00F22DE2"/>
+    <w:rsid w:val="00F27DD5"/>
+    <w:rsid w:val="00F40828"/>
+    <w:rsid w:val="00F41194"/>
+    <w:rsid w:val="00F455F1"/>
+    <w:rsid w:val="00F46588"/>
+    <w:rsid w:val="00F54B99"/>
+    <w:rsid w:val="00F70540"/>
+    <w:rsid w:val="00F7728B"/>
+    <w:rsid w:val="00F8006E"/>
+    <w:rsid w:val="00F80F2F"/>
+    <w:rsid w:val="00F80F63"/>
+    <w:rsid w:val="00F81C6F"/>
+    <w:rsid w:val="00F84F6B"/>
+    <w:rsid w:val="00F86D63"/>
+    <w:rsid w:val="00F872CD"/>
+    <w:rsid w:val="00F95936"/>
+    <w:rsid w:val="00F95BF2"/>
+    <w:rsid w:val="00F9644A"/>
+    <w:rsid w:val="00FA499F"/>
+    <w:rsid w:val="00FA7347"/>
+    <w:rsid w:val="00FB11DC"/>
+    <w:rsid w:val="00FC245B"/>
+    <w:rsid w:val="00FC4B3C"/>
+    <w:rsid w:val="00FD1428"/>
+    <w:rsid w:val="00FD332D"/>
+    <w:rsid w:val="00FD541D"/>
+    <w:rsid w:val="00FD5983"/>
+    <w:rsid w:val="00FD66C8"/>
+    <w:rsid w:val="00FE2006"/>
+    <w:rsid w:val="00FE6D14"/>
+    <w:rsid w:val="00FE7188"/>
+    <w:rsid w:val="00FF7AB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-CO"/>
+  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="439A5C37"/>
-  <w15:docId w15:val="{0FA365AF-55FA-4442-86BA-6788978E6AEF}"/>
+  <w14:docId w14:val="6996EAA7"/>
+  <w15:docId w15:val="{913E904A-8429-480F-8241-F804BEF757CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -21111,1915 +9251,2859 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002D0A55"/>
+    <w:rsid w:val="004A6036"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-      <w:lang w:val="es-ES"/>
+      <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC454A"/>
     <w:pPr>
-      <w:ind w:left="99" w:hanging="221"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="109"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F04F3E"/>
     <w:pPr>
-      <w:ind w:left="666" w:hanging="333"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
-[...76 lines deleted...]
-      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-    </w:rPr>
-[...100 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...18 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AC454A"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...28 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007A3A91"/>
+    <w:rsid w:val="00AC454A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...176 lines deleted...]
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F4242"/>
+    <w:rsid w:val="00AC454A"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4242"/>
+    <w:rsid w:val="00AC454A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC454A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AC454A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00AC454A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009F4242"/>
+    <w:rsid w:val="00AC454A"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009F4242"/>
+    <w:rsid w:val="00AC454A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
-[...1 lines deleted...]
-    <w:rsid w:val="009F4242"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="00AC454A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLconformatoprevioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
+    <w:name w:val="HTML con formato previo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="HTMLconformatoprevio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC454A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextoindependienteCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...1 lines deleted...]
-    <w:rsid w:val="009F4242"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+    <w:name w:val="Texto independiente Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textoindependiente"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00AC454A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="817" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sinespaciado">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="SinespaciadoCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC454A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
+    <w:name w:val="Sin espaciado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Sinespaciado"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CE675E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F04F3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F04F3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F04F3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F04F3E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F04F3E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001B4E82"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="004C4BE3"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00506A1E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00506A1E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00506A1E"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="009F4242"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB0BFB"/>
     <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="115" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TtuloTDC">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D45261"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="es-ES"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="TDC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F4242"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D45261"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentario">
-[...1 lines deleted...]
-    <w:rsid w:val="009F4242"/>
+  <w:style w:type="paragraph" w:styleId="TDC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D45261"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="TDC3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
-    <w:rsid w:val="009F4242"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D45261"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...41 lines deleted...]
-    <w:name w:val="Mención sin resolver1"/>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F4242"/>
+    <w:rsid w:val="00503617"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Descripcin">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00561AAA"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasissutil">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D427DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:unhideWhenUsed/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="009F4242"/>
+    <w:rsid w:val="00D427DD"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula4-nfasis31">
-    <w:name w:val="Tabla con cuadrícula 4 - Énfasis 31"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D427DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
+    <w:name w:val="Tabla con cuadrícula1"/>
     <w:basedOn w:val="Tablanormal"/>
-    <w:uiPriority w:val="49"/>
-    <w:rsid w:val="009F4242"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="003856B6"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="es-CO"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
-[...365 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
-    <w:div w:id="100999013">
+    <w:div w:id="95641225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1400328234">
+        <w:div w:id="1562476396">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="372971357">
+            <w:div w:id="1335261855">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="241567865">
+    <w:div w:id="114369578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1788770796">
+        <w:div w:id="1610971385">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1533760324">
+            <w:div w:id="891575485">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="247811521">
-[...12 lines deleted...]
-    <w:div w:id="267353324">
+    <w:div w:id="252513028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1888444720">
+        <w:div w:id="838540387">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="351565582">
+            <w:div w:id="1330984922">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="386149985">
+    <w:div w:id="256522862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1695960927">
+        <w:div w:id="1790197228">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1468860492">
+            <w:div w:id="702361349">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="527106828">
+    <w:div w:id="303853172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2052806129">
+        <w:div w:id="1650359849">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2122218508">
+            <w:div w:id="2143964641">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="589824011">
+    <w:div w:id="322122272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="941884254">
+        <w:div w:id="457988179">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="395515557">
+            <w:div w:id="1605652756">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="599410225">
+    <w:div w:id="324748651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1947228707">
+        <w:div w:id="1664746977">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2055158187">
+            <w:div w:id="700011859">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="654145984">
+    <w:div w:id="347951759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1206915725">
+        <w:div w:id="1252162299">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1551503486">
+            <w:div w:id="442501840">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="743844391">
+    <w:div w:id="351496423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1328435477">
+        <w:div w:id="1072583770">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1760058647">
+            <w:div w:id="130946518">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="864631869">
+    <w:div w:id="428548037">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="651838256">
+        <w:div w:id="1335184043">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="389961191">
+            <w:div w:id="1942762732">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="890000904">
+    <w:div w:id="436952557">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1313556339">
+        <w:div w:id="1117918473">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="491872745">
+            <w:div w:id="1374381632">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="994602628">
+    <w:div w:id="584647863">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2123643452">
+        <w:div w:id="936672786">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="326598508">
+            <w:div w:id="1132290820">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1025056588">
+    <w:div w:id="609120161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1312751981">
+        <w:div w:id="1463961489">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2081243099">
+            <w:div w:id="941572880">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1255897846">
+    <w:div w:id="620652877">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1432630815">
+        <w:div w:id="1223448016">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1774738878">
+            <w:div w:id="498815260">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1374505649">
+    <w:div w:id="642656381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="688915316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2133860189">
+        <w:div w:id="510535347">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1942253062">
+            <w:div w:id="1883591810">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1809125775">
-[...12 lines deleted...]
-    <w:div w:id="1887332039">
+    <w:div w:id="736055330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1067651676">
+        <w:div w:id="375131301">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="440999639">
+            <w:div w:id="458571034">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1894658331">
+    <w:div w:id="758253725">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1405954908">
+        <w:div w:id="2123572665">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="433748182">
+            <w:div w:id="566572206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="776876666">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1783452639">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1708875702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="803159908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="262691487">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1096512040">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="846166665">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="903904783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="426732266">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2130003486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="946935495">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="101462905">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="61877982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1004672192">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="379213071">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1936549749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1048535598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="20791188">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2082871117">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1125538127">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1544557204">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="900097584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1126774123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="126509318">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="619804123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1200126689">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1881239919">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="984894979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1212770520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="903177418">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="585649292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1309821077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1160660842">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="605581095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1318458975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1329867511">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1761177083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1348404571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="707074909">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="407457919">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1367870155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1466049557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2126458819">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1959489564">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1468359756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="956791672">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="147206856">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1469322062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2014868620">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2064063153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1510631443">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1740059981">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1087069213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1538859541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1541820017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="302201405">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1433818685">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1545561255">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="20907334">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="848832201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1571188126">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1729719943">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2144232314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1586722515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1667778691">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="507912450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1644115085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1734115006">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="821698008">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1673990225">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1995797968">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1810170990">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1682312333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1186794162">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="342246373">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1733112351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="412122170">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="590241002">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1761759139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1888636696">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1385563129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1768113985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1514340915">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2097289727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1797718025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1447965339">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1451435126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1809475374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="878975274">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1329865485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1895848512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="186214887">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="303464327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1903176671">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="379404168">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1702777202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1969581772">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1877546002">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1053849014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2084326371">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1660112157">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1214731236">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yearch_99@hotmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/cul-maracuya/plagas-y-enfermedades/mosca-del-ovario" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dialbele.99@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/32797216/DISE%C3%91O_Y_GESTION_DE_PLANTAS_INDUSTRIALES" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gob.mx/agricultura/articulos/como-cuidar-el-agua-hidroponia-y-tecnificacion" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noticiascaracol.com/la-finca-de-hoy/capitulos/colombia-ha-aumentado-la-exportacion-de-maracuya-de-que-se-trata-so35" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3235-6460" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agronet.gov.co/Noticias/Paginas/Los-beneficios-de-los-cultivos-hidrop%C3%B3nicos-como-t%C3%A9cnica-para-agricultura-sostenible.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8415-5518" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mecatronicalag5@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nucleojardin.com/como-se-aplica-el-fertilizante-granulado/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gastrolabweb.com/tendencias/2021/7/8/por-que-la-maracuya-se-le-dice-fruta-de-la-pasion-te-contamos-la-historia-12417.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor2@dominio.edu.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor1@dominio.edu.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor3@dominio.edu.co" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23053,84 +12137,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -23265,100 +12351,392 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010020798BFEC19CD04CA891F7DDFBB10E6D" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee3912a884859e16a6bf724f3f15d77a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="704e5b29-08ce-49da-804b-a82d8f97c058" xmlns:ns3="7781e11a-e8df-4dd9-a64f-767163698f65" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f7da3d584dd3d48a447e60c1b20a911" ns2:_="" ns3:_="">
+    <xsd:import namespace="704e5b29-08ce-49da-804b-a82d8f97c058"/>
+    <xsd:import namespace="7781e11a-e8df-4dd9-a64f-767163698f65"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="704e5b29-08ce-49da-804b-a82d8f97c058" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{25ff7136-115b-483b-8543-8aad503419ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="704e5b29-08ce-49da-804b-a82d8f97c058">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7781e11a-e8df-4dd9-a64f-767163698f65" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="344f0481-d2ea-4da5-b946-ee24ca3ed837" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7781e11a-e8df-4dd9-a64f-767163698f65">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="704e5b29-08ce-49da-804b-a82d8f97c058" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CCDBE4-6805-47B9-A5D5-A4FC52852150}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6A0074D-963B-488A-8556-1F28FBCFC33E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="704e5b29-08ce-49da-804b-a82d8f97c058"/>
+    <ds:schemaRef ds:uri="7781e11a-e8df-4dd9-a64f-767163698f65"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04CA5C96-F02E-49E6-8C27-5B579E94D639}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60D5568-366F-4D0F-9FE4-9ABA27976983}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7781e11a-e8df-4dd9-a64f-767163698f65"/>
+    <ds:schemaRef ds:uri="704e5b29-08ce-49da-804b-a82d8f97c058"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC20EC14-544D-418A-9A62-06C4180D516A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>23287</Characters>
+  <Pages>4</Pages>
+  <Words>1587</Words>
+  <Characters>8732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27467</CharactersWithSpaces>
+  <CharactersWithSpaces>10299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Paqui</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...9 lines deleted...]
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010020798BFEC19CD04CA891F7DDFBB10E6D</vt:lpwstr>
   </property>
 </Properties>
 </file>