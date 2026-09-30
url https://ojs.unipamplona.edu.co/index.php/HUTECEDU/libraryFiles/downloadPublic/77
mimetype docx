--- v0 (2025-11-05)
+++ v1 (2026-09-30)
@@ -1,764 +1,1853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="05A0BFC9" w14:textId="77777777" w:rsidR="00634212" w:rsidRPr="00F71BE7" w:rsidRDefault="00634212" w:rsidP="00F71BE7">
+    <w:p w14:paraId="3C00CD31" w14:textId="7F45A6EB" w:rsidR="0012708F" w:rsidRDefault="00D36383" w:rsidP="0012708F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46458AF3" w14:textId="75C26F99" w:rsidR="00B062C5" w:rsidRDefault="00DC1372" w:rsidP="00F71BE7">
+    <w:p w14:paraId="574A875B" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="0012708F" w:rsidRDefault="00D36383" w:rsidP="0012708F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF5F897" w14:textId="77777777" w:rsidR="00D36383" w:rsidRDefault="00D36383" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC1372">
+      <w:bookmarkStart w:id="0" w:name="_Hlk240894749"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk240894762"/>
+      <w:r w:rsidRPr="00D36383">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Creative writing: trends in learning and teaching processes in text production</w:t>
+        <w:t xml:space="preserve">Title in English (Title Case, Times New Roman, 18 pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>centered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>dark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blue)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F40297B" w14:textId="77777777" w:rsidR="00DC1372" w:rsidRPr="00F71BE7" w:rsidRDefault="00DC1372" w:rsidP="00F71BE7">
+    <w:p w14:paraId="09A9381B" w14:textId="6A8BCF1A" w:rsidR="00E532A0" w:rsidRDefault="00D36383" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00DC1372">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003366"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Escritura creativa: tendencias en procesos de aprendizaje y enseñanza en producción textual</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk240894773"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D36383">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="003366"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title in English (Title Case, Times New Roman, 18 pt, centered, bold, dark blue)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8FAFA6" w14:textId="77777777" w:rsidR="00567039" w:rsidRDefault="00567039" w:rsidP="00634212">
-[...9 lines deleted...]
-    <w:p w14:paraId="38CE432F" w14:textId="77777777" w:rsidR="00DC1372" w:rsidRPr="00F71BE7" w:rsidRDefault="00DC1372" w:rsidP="00634212">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="3EC07971" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="00F71BE7" w:rsidRDefault="00D36383" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="4724"/>
       </w:tblGrid>
       <w:tr w:rsidR="00567039" w:rsidRPr="00BD585A" w14:paraId="27D92A62" w14:textId="77777777" w:rsidTr="00BD585A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E96DE90" w14:textId="73DC968A" w:rsidR="00634212" w:rsidRPr="00BD585A" w:rsidRDefault="00DC1372" w:rsidP="00634212">
+          <w:p w14:paraId="25A8FFBE" w14:textId="7769A1A5" w:rsidR="0012746C" w:rsidRPr="0012746C" w:rsidRDefault="00D36383" w:rsidP="0012746C">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Day, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5F67DD49" w14:textId="284EFC84" w:rsidR="0012746C" w:rsidRPr="0012746C" w:rsidRDefault="00D36383" w:rsidP="0012746C">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Day, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2EA11B61" w14:textId="0C469BD1" w:rsidR="0012746C" w:rsidRPr="0012746C" w:rsidRDefault="00D36383" w:rsidP="0012746C">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1372">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Received:</w:t>
+              <w:t>Accepted</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1372">
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>January 5, 2025</w:t>
+              <w:t xml:space="preserve">Day, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3CE50C5C" w14:textId="16059818" w:rsidR="00634212" w:rsidRPr="00BD585A" w:rsidRDefault="00DC1372" w:rsidP="00634212">
+          <w:p w14:paraId="2A2EFA88" w14:textId="77777777" w:rsidR="00D36383" w:rsidRDefault="00D36383" w:rsidP="00634212">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1372">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Accepted:</w:t>
+              <w:t>Published</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC1372">
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>April 25, 2025</w:t>
+              <w:t xml:space="preserve">Day, </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t>Published:</w:t>
+              <w:t>Month</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DC1372">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>May 16,2025</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4F9C2236" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00634212">
+          <w:p w14:paraId="377EC5A6" w14:textId="77777777" w:rsidR="00D36383" w:rsidRDefault="00D36383" w:rsidP="00634212">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00634212">
+          </w:p>
+          <w:p w14:paraId="32B94604" w14:textId="77777777" w:rsidR="00D36383" w:rsidRDefault="00D36383" w:rsidP="00634212">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F9C2236" w14:textId="3C7608F3" w:rsidR="00634212" w:rsidRDefault="00D36383" w:rsidP="00634212">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Correspondencia:</w:t>
+              <w:t>Correspondence</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00634212" w:rsidRPr="00634212">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00634212">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26BA26B2" w14:textId="5A1415FB" w:rsidR="00634212" w:rsidRPr="00BD585A" w:rsidRDefault="00634212" w:rsidP="00634212">
+          <w:p w14:paraId="366BE67E" w14:textId="6E52373D" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00D36383" w:rsidP="00BD585A">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00634212">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>eidy.martinez@unipamplona.edu.co</w:t>
+              <w:t>Author</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D36383">
               <w:rPr>
-                <w:rFonts w:eastAsia="Book Antiqua" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> e-mail</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A9FB82" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="23A9FB82" w14:textId="2E9DCBCB" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00354DFB" w:rsidP="00567039">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Eidy Juliana Martínez Lizarazo</w:t>
+              <w:t>First</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Middle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Second</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00567039" w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BE07F5B" wp14:editId="2E82884C">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="426397055" name="Imagen 426397055">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="426397055" name="Imagen 426397055">
-                            <a:hlinkClick r:id="rId9"/>
+                            <a:hlinkClick r:id="rId8"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B226BCA" w14:textId="351D01BB" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00DC1372" w:rsidP="00567039">
+          <w:p w14:paraId="174B21CE" w14:textId="2F09A7DA" w:rsidR="00354DFB" w:rsidRPr="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1372">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>University of Pamplona, Cúcuta, Colombia</w:t>
+              <w:t>Institutional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Affiliation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Country</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="028DFBC1" w14:textId="18AB7DAA" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="565C6EE9" w14:textId="20791F07" w:rsidR="00354DFB" w:rsidRPr="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>eidy.martinez@unipamplona.edu.co</w:t>
+              <w:t>Author's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E-mail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BFFC6A6" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="2F3B621E" w14:textId="3317B1B8" w:rsidR="001429AB" w:rsidRPr="00BD585A" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Author's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ORCID ID</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3E74963D" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="3E74963D" w14:textId="595A4542" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00354DFB" w:rsidP="00567039">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Yeinny Yulieth Rueda Mendoza</w:t>
+              <w:t>First</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Middle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Second</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00567039" w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B394F6" wp14:editId="64669AE6">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="2" name="Imagen 2">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Imagen 2">
-                            <a:hlinkClick r:id="rId11"/>
+                            <a:hlinkClick r:id="rId10"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54CF6133" w14:textId="10A4B976" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00DC1372" w:rsidP="00567039">
+          <w:p w14:paraId="26B78291" w14:textId="77777777" w:rsidR="00354DFB" w:rsidRPr="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1372">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>University of Pamplona, Cúcuta, Colombia</w:t>
+              <w:t>Institutional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Affiliation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Country</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E6B792" w14:textId="77777777" w:rsidR="00BD585A" w:rsidRDefault="00076E71" w:rsidP="00567039">
+          <w:p w14:paraId="6918C5D2" w14:textId="77777777" w:rsidR="00354DFB" w:rsidRPr="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Author's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E-mail</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="387AF7FD" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00567039">
+          <w:p w14:paraId="1FB7F174" w14:textId="7669FEA0" w:rsidR="00AA3BBB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Author's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ORCID ID</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79698AE2" w14:textId="4C166B57" w:rsidR="00A717DB" w:rsidRPr="00BD585A" w:rsidRDefault="00354DFB" w:rsidP="00A717DB">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Middle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Second</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A717DB" w:rsidRPr="00BD585A">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A2E1490" wp14:editId="24D77D41">
+                  <wp:extent cx="112178" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+                  <wp:docPr id="1" name="Imagen 1">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="426397055" name="Imagen 426397055">
+                            <a:hlinkClick r:id="rId8"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect b="3724"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112178" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="531CB13B" w14:textId="77777777" w:rsidR="00354DFB" w:rsidRPr="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Institutional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Affiliation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Country</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC7FEE0" w14:textId="77777777" w:rsidR="00354DFB" w:rsidRPr="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Author's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18586C2C" w14:textId="29899412" w:rsidR="00E532A0" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Author's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ORCID ID</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D06497" w14:textId="77777777" w:rsidR="00354DFB" w:rsidRDefault="00354DFB" w:rsidP="00354DFB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60888903" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00634212">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Esta obra está bajo una licencia internacional </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00BD585A">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="13"/>
                   <w:szCs w:val="13"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="es-CO"/>
                 </w:rPr>
-                <w:t>Creative Commons Atribución-NoComercial 4.0</w:t>
+                <w:t xml:space="preserve">Creative </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Commons</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Atribución-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>NoComercial</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 4.0</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70FD2BB4" wp14:editId="3B827CA5">
                   <wp:extent cx="577970" cy="202596"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="8" name="Imagen 8" descr="https://ojs.unipamplona.edu.co/index.php/rcta/article/download/2647/version/3588/3383/9098/cc.png">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="https://ojs.unipamplona.edu.co/index.php/rcta/article/download/2647/version/3588/3383/9098/cc.png">
-                            <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                            <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="592231" cy="207595"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -767,4413 +1856,15539 @@
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="64764245" w14:textId="561D2E02" w:rsidR="00634212" w:rsidRPr="00634212" w:rsidRDefault="00634212" w:rsidP="00567039">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD585A" w14:paraId="20B3D2F0" w14:textId="77777777" w:rsidTr="00BD585A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38EDBE85" w14:textId="750CC205" w:rsidR="00642C25" w:rsidRDefault="00BD585A" w:rsidP="00642C25">
-[...66 lines deleted...]
-          <w:p w14:paraId="1BF853CE" w14:textId="23103F6F" w:rsidR="00BD585A" w:rsidRPr="00BD585A" w:rsidRDefault="00BD585A" w:rsidP="00634212">
+          <w:p w14:paraId="1BF853CE" w14:textId="36229DCC" w:rsidR="00BD585A" w:rsidRPr="00BD585A" w:rsidRDefault="00354DFB" w:rsidP="00A717DB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cite: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>second</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>initials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>names</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>first</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>second</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>initials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>names</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Title of the Article. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Humanities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Technology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journal, 2(2), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pagination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. DOI</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="382EABCE" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4838A116" w14:textId="318B7E06" w:rsidR="00642C25" w:rsidRDefault="00DC1372" w:rsidP="00EB2A93">
+    <w:p w14:paraId="538B3015" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="00D62DA8" w:rsidRDefault="00D36383" w:rsidP="00D36383">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1DC06B0D" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="00D62DA8" w:rsidRDefault="00D36383" w:rsidP="00D36383">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D787E5" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="00D62DA8" w:rsidRDefault="00D36383" w:rsidP="00D36383">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>structured</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the article and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accurately</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>coherently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>derived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a single </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>past</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tense and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and impersonal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>style</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>faithfully</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>essential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aspects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>enabling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>readers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a concise </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be 250 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bibliographic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>references</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>quotations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>paraphrases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>footnotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>unexplained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abbreviations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>unrelated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C85428B" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="00D62DA8" w:rsidRDefault="00D36383" w:rsidP="00D36383">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F56AD21" w14:textId="77777777" w:rsidR="00D36383" w:rsidRPr="00D62DA8" w:rsidRDefault="00D36383" w:rsidP="00D36383">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accurately</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>concepts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the article and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>facilitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>retrieval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>indexing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>databases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>search</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>engines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3) and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>separated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>semicolons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (;). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>drawn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vocabularies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specialized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>thesauri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>fields</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Humanities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UNESCO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Thesaurus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>internationally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>recognized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA48495" w14:textId="77777777" w:rsidR="00D36383" w:rsidRDefault="00D36383" w:rsidP="00EB2A93">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC1372">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4F6E7DB3" w14:textId="77777777" w:rsidR="00DC1372" w:rsidRPr="00642C25" w:rsidRDefault="00DC1372" w:rsidP="00EB2A93">
+    <w:p w14:paraId="46921756" w14:textId="357F0C64" w:rsidR="0090582A" w:rsidRPr="002B0992" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002B0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D9282" w14:textId="33A71D54" w:rsidR="00EB1CAC" w:rsidRPr="00634212" w:rsidRDefault="005F69AD" w:rsidP="00EB2A93">
+    <w:p w14:paraId="4838A116" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25" w:rsidP="00EB2A93">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE70722" w14:textId="5F9C0DFE" w:rsidR="005F62E0" w:rsidRPr="00D62DA8" w:rsidRDefault="00006EBE" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El resumen deberá estructurarse de acuerdo con la temática abordada en el artículo y presentar de forma clara, precisa y coherente los siguientes elementos: el propósito u objetivo de la investigación, el diseño metodológico aplicado, los principales resultados obtenidos y las conclusiones más relevantes derivadas del estudio. Su redacción deberá realizarse en un único párrafo, utilizando tiempo verbal pasado y lenguaje académico, objetivo e impersonal. El contenido deberá reflejar fielmente los aspectos esenciales de la investigación, permitiendo al lector comprender de manera sintética el alcance y los hallazgos del trabajo. La extensión máxima será de 250 palabras. No se permitirá la inclusión de referencias bibliográficas, citas textuales, paráfrasis de otros autores, notas al pie, abreviaturas no explicadas ni información que no forme parte de los resultados de la investigación presentada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75733D06" w14:textId="77777777" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2136DF2A" w14:textId="54ABA55D" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00D56AFC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
-[...7 lines deleted...]
-        <w:t>Creative Writing, Text Production, Trends, Learning, Teaching.</w:t>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las palabras clave deberán representar con precisión los conceptos centrales desarrollados en el artículo y facilitar su recuperación en sistemas de indexación, bases de datos y motores de búsqueda académicos. Se deberán incluir entre tres (3) y cinco (5) términos, separados por punto y coma (;). Se recomienda que los términos seleccionados correspondan a vocabularios controlados o tesauros especializados en las áreas de Humanidades, Tecnología, Educación. Las palabras clave deberán ser específicas, pertinentes y coherentes con el contenido, los objetivos y los resultados de la investigación presentada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B05213" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00634212" w:rsidRDefault="0090582A" w:rsidP="00EB2A93">
+    <w:p w14:paraId="511C0BEC" w14:textId="77777777" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A59BA56" w14:textId="3F9721C4" w:rsidR="00642C25" w:rsidRDefault="005F69AD" w:rsidP="00EB2A93">
+    <w:p w14:paraId="48E4550C" w14:textId="72AA089C" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="0090582A" w:rsidP="00D62DA8">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...167 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:sectPr w:rsidR="0090582A" w:rsidRPr="00D62DA8">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12242" w:h="15842"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9F7EE1" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="004B5C78" w:rsidRDefault="0090582A" w:rsidP="00EB2A93">
+    <w:p w14:paraId="7A9F7EE1" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="0090582A" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0090582A" w:rsidRPr="004B5C78">
+        <w:sectPr w:rsidR="0090582A" w:rsidRPr="00D62DA8">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12242" w:h="15842"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D36F8E" w14:textId="7D60BFE8" w:rsidR="0090582A" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
+    <w:p w14:paraId="53D36F8E" w14:textId="39E2171D" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="005F69AD" w:rsidRPr="005F69AD">
+      <w:bookmarkStart w:id="3" w:name="_Hlk240894937"/>
+      <w:r w:rsidR="00D36383" w:rsidRPr="00D36383">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091434B8" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00861389" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="5FF71D74" w14:textId="77777777" w:rsidR="005838AC" w:rsidRPr="00D62DA8" w:rsidRDefault="005838AC" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73376954" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk240894923"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The introduction </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>clear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>well-founded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>manner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conceptual, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>background</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>situating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>fields</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Humanities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describe and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>contextualize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>problem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>taking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the sociocultural, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>technological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>institutional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>factors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>contribute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>relevance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD0A41E" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E121D0B" w14:textId="7234DC40" w:rsidR="00214C65" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> define the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>problem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>justify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>significance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaps, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Finally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>explicitly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>purposes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>guided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="21A9F679" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00D62DA8" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D9DEEA" w14:textId="40CA6AE7" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...115 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2A93" w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00237BB2" w:rsidRPr="00237BB2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk240894946"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00061FDA" w:rsidRPr="00061FDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Theoretical framework</w:t>
-      </w:r>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4A67FD13" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00861389" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
+    <w:p w14:paraId="2920627B" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DD6C4E" w14:textId="77777777" w:rsidR="00237BB2" w:rsidRPr="00237BB2" w:rsidRDefault="00237BB2" w:rsidP="00237BB2">
+    <w:p w14:paraId="436A360B" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237BB2">
-[...3 lines deleted...]
-        <w:t>The theoretical support at first approached Gianni Rodari (1973), with his writing techniques, the micro skills of reading and writing proposed by Daniel Cassany (2010), as well as that proposed by Caicedo et al (2023), who point out that creative writing and the volatile tendencies of textual production, another element presented by Ausubel (1963) is that it contains an interpretative perspective focusing on meaningful learning.</w:t>
+      <w:bookmarkStart w:id="6" w:name="_Hlk240894960"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accurately</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>coherently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describe the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>carried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>justification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>choice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>adopted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>characteristics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>operational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the methodology </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>employed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoiding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general conceptual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>definitions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>explanations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>commonly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manuals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3490E98B" w14:textId="77777777" w:rsidR="00237BB2" w:rsidRPr="00237BB2" w:rsidRDefault="00237BB2" w:rsidP="00237BB2">
+    <w:p w14:paraId="5CA827CD" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365C40FB" w14:textId="77777777" w:rsidR="00237BB2" w:rsidRDefault="00237BB2" w:rsidP="00237BB2">
+    <w:p w14:paraId="3A0BBB37" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237BB2">
-[...10 lines deleted...]
-        <w:t>creative writing with the commitment of the students.</w:t>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>addition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>participants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>involved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>exclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>well</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ethical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>considerations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>participants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>integrity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>committees</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EF4A9B" w14:textId="77777777" w:rsidR="00237BB2" w:rsidRPr="00237BB2" w:rsidRDefault="00237BB2" w:rsidP="00237BB2">
+    <w:p w14:paraId="6F19FB5A" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081847A7" w14:textId="0C359B9A" w:rsidR="00EB2A93" w:rsidRDefault="00237BB2" w:rsidP="00237BB2">
+    <w:p w14:paraId="52CCABBF" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237BB2">
-[...3 lines deleted...]
-        <w:t>Rodari (1973) points out the importance of cultivating creativity in all its splendor, it should be noted that imagination is essential to create a story, allowing the child to devise innovative writings. Likewise, he exposed a series of techniques for creative writing, which help students to create a bridge between their imagination and their writings (see Table 1)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Furthermore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>instruments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>employed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>collection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>described</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>together</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the methods </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>processing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>systematization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>potential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>replicability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9F222E" w14:textId="77777777" w:rsidR="00237BB2" w:rsidRDefault="00237BB2" w:rsidP="00237BB2">
+    <w:p w14:paraId="10E5A890" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="404A67B3" w14:textId="7EC8AE03" w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w:rsidRDefault="00237BB2" w:rsidP="00EB2A93">
+    <w:p w14:paraId="4E49B95E" w14:textId="55805E8C" w:rsidR="000F53C6" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the methodology </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>employed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>constitutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innovative, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>emerging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relatively</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uncommon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a more extensive and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>explanation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>foundations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="0860D0F1" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00D62DA8" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D54662" w14:textId="114BE3BB" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2A93" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00061FDA" w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="002C3670" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0EE3DE" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk240893627"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>organized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rigorous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>derived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>highlighting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>These</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>expressed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>models</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conceptual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>formulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>empirical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relationships</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>emerging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>categories</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analytical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>systematizations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>proposals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>technological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>developments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>field</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C48B21C" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE5BCC2" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>constitutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>core</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>component</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> article and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>therefore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mandatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objectively</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>supported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoiding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extensive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>interpretations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>belong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sections</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5787171F" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767FA7CB" w14:textId="748EE663" w:rsidR="000F53C6" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>supplemented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tables, figures, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>graphs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>schemes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>diagrams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>high-quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contribute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>better</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>journal’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>properly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>organized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>logical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sequential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Likewise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>unnecessary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>duplication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the narrative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>graphical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>representations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>giving</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>priority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accuracy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3184D382" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00D62DA8" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA29B5D" w14:textId="73D9F43E" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1B3D" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk240894967"/>
+      <w:r w:rsidR="00061FDA" w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>Tables and Figures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5D98D0CC" w14:textId="77777777" w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidRDefault="00572DEF" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271B0FA4" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk240894981"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables, figures, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>graphs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>diagrams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>illustrations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consecutive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>numbering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>appearance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>facilitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>immediate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>element</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a descriptive, precise, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>enables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>readers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>referring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5433C990" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C881FC" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Likewise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>explanatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>captions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>element</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clarify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> symbols, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abbreviations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>acronyms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conventions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>source</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>adapted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reproduced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>citation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>standards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>usage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642F973B" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00061FDA" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3BD783" w14:textId="10C9A7D9" w:rsidR="00696EC3" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tables </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>organized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>properly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>identifying</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>row</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>column</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>headings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>well</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>units</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>categories</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variables. Figures, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>graphs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>images</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>possess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>resolution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>proper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>visualization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>publication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>remain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>complementary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>enhances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>developed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="5C159599" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00D62DA8" w:rsidRDefault="00061FDA" w:rsidP="00061FDA">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F86EA73" w14:textId="24DDBE78" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00061FDA" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk240894999"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Table</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk240895006"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Descriptive Title of the Table </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Creative Writing Techniques (according to Rodari, 1973)</w:t>
-      </w:r>
+        <w:t>According</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="70DF138C" w14:textId="77777777" w:rsidR="00061FDA" w:rsidRPr="00D62DA8" w:rsidRDefault="00061FDA" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...10 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1415"/>
-        <w:gridCol w:w="2641"/>
+        <w:gridCol w:w="1818"/>
+        <w:gridCol w:w="1079"/>
+        <w:gridCol w:w="1079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w14:paraId="4F34F39B" w14:textId="77777777" w:rsidTr="00EB2A93">
+      <w:tr w:rsidR="00696EC3" w:rsidRPr="00354DFB" w14:paraId="0430384E" w14:textId="77777777" w:rsidTr="000F53C6">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="190"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2325F024" w14:textId="783DD6CB" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00C657A8" w:rsidP="00EB2A93">
+          <w:p w14:paraId="03029302" w14:textId="583148D5" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00061FDA" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C657A8">
+            <w:bookmarkStart w:id="12" w:name="_Hlk240376918"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Technique</w:t>
+              <w:t>Category</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="017A6302" w14:textId="21458102" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00C657A8" w:rsidP="00EB2A93">
+          <w:p w14:paraId="14CE6170" w14:textId="6EC66E61" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00061FDA" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C657A8">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Description</w:t>
-[...33 lines deleted...]
-              <w:t>Creative Error</w:t>
+              <w:t>Variable 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67843969" w14:textId="5DE8C2C2" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="4C7CB186" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Learn from the mistakes made, exploring them as a source of inspiration.</w:t>
+              <w:t>Variable 2</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="2474F3B6" w14:textId="3AC52C4B" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="66B3361F" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00696EC3" w:rsidRPr="00354DFB" w14:paraId="6DA2E9DE" w14:textId="77777777" w:rsidTr="000F53C6">
+        <w:trPr>
+          <w:trHeight w:val="140"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48ECB12C" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The Word</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00354DFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35B663A9" w14:textId="15B1FA6D" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="3B55BE99" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Propose and implement different creative expressions based on a word.</w:t>
-[...33 lines deleted...]
-              <w:t>Games with Stories</w:t>
+              <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29FDDD77" w14:textId="17FA8DAA" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="637DD6B6" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Modify the original plot of a story to create new versions.</w:t>
+              <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w14:paraId="5C7A81E3" w14:textId="77777777" w:rsidTr="00EB2A93">
+      <w:tr w:rsidR="00696EC3" w:rsidRPr="00354DFB" w14:paraId="66E54447" w14:textId="77777777" w:rsidTr="000F53C6">
+        <w:trPr>
+          <w:trHeight w:val="15"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C7B1F0" w14:textId="572BF584" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="1DF2DD1E" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fantastic Binomial</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30021F60" w14:textId="34865556" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="091977EE" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>To relate unusual terms to stimulate fantasy.</w:t>
-[...33 lines deleted...]
-              <w:t>Old Games</w:t>
+              <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CCFED63" w14:textId="17875464" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+          <w:p w14:paraId="311AA97F" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007114CE">
+            <w:r w:rsidRPr="00354DFB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Use traditional games as a basis for creating sentences and stories.</w:t>
-[...186 lines deleted...]
-              <w:t>Create a character from the union between a word and a prefix.</w:t>
+              <w:t>B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6301B744" w14:textId="0A25C7AD" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+    <w:p w14:paraId="4B01B361" w14:textId="4B884E24" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="00061FDA" w:rsidP="00354DFB">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007114CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk240895060"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Source:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>own elaboration</w:t>
+        <w:t>Authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>elaboration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0E2AC7" w14:textId="77777777" w:rsidR="002E26F9" w:rsidRPr="004B5C78" w:rsidRDefault="002E26F9" w:rsidP="00EB2A93">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="4718B31F" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD47FFE" w14:textId="0F106772" w:rsidR="0090582A" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+    <w:p w14:paraId="314DFE5B" w14:textId="1BBB3A6F" w:rsidR="004B172A" w:rsidRDefault="004B172A" w:rsidP="004B172A">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06A4B5A7" wp14:editId="0A2B7F82">
+            <wp:extent cx="2152650" cy="2152650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Imagen 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2152650" cy="2152650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDC3008" w14:textId="77777777" w:rsidR="004B172A" w:rsidRDefault="004B172A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="653EE732" w14:textId="4ABB8017" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="007114CE" w:rsidP="00EB2A93">
+    <w:p w14:paraId="6432B604" w14:textId="77777777" w:rsidR="004B172A" w:rsidRPr="00D62DA8" w:rsidRDefault="004B172A" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3487F30F" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00354DFB" w:rsidRDefault="007144ED" w:rsidP="00354DFB">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Table</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Figure 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descriptive Title of the Figure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>According</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5E84478F" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00354DFB" w:rsidRDefault="007144ED" w:rsidP="00354DFB">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416491F2" w14:textId="13BA333C" w:rsidR="00696EC3" w:rsidRPr="00354DFB" w:rsidRDefault="007144ED" w:rsidP="00354DFB">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The micro skills</w:t>
-[...286 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Source:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>own elaboration</w:t>
+        <w:t>Own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elaboration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309BDEDD" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="0090582A" w:rsidP="00EB2A93">
+    <w:p w14:paraId="2E9B8A22" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00354DFB" w:rsidRDefault="007144ED" w:rsidP="00354DFB">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C185FF" w14:textId="2344EFDD" w:rsidR="0090582A" w:rsidRPr="004B5C78" w:rsidRDefault="006C3489" w:rsidP="00EB2A93">
+    <w:p w14:paraId="397D2D8F" w14:textId="433D49A5" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...664 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00701CE4" w:rsidRPr="00701CE4">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007144ED" w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Method</w:t>
-      </w:r>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2920627B" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00861389" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
+    <w:p w14:paraId="12499FD1" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68867C23" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, reflective, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>well-argued</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>establishing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relationship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conceptual, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>empirical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>foundations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>interpret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in light of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contrasting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>approaches</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specialized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A554176" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4449A1" w14:textId="03BD0365" w:rsidR="000F53C6" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Furthermore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analyze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>convergences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>divergences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gaps, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tensions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emerge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>comparison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>beyond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a mere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>focusing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>instead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>explaining</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>implications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Likewise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>encouraged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>limitations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>potential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>directions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> future </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>arising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conducted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3F5710" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B95B9D" w14:textId="655B4C58" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...115 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007144ED" w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1820" w:rsidRPr="003A1820">
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0CFC50EF" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163DFFD0" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>constitute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analytical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>closure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>synthesizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, precise, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>well-argued</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>manner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>highlight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contextual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>derived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>well</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>fields</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638B90A6" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C391215" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>limited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>merely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>repeating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rather</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integrative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>reflection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>significance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>implications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>generation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>practice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>decision-making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contexts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>studied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3477B168" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD30D06" w14:textId="6EDDAD55" w:rsidR="00D62DA8" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Recommendations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>projections</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> future </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>perspectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>incorporated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>naturally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>coherently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>avoiding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>separate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>subtitles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lists</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bullet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>points</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sections</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E484BCB" w14:textId="77777777" w:rsidR="004B172A" w:rsidRDefault="004B172A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2522DB" w14:textId="7AE979D5" w:rsidR="007F1B3D" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Results</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1B5A89E0" w14:textId="77777777" w:rsidR="003A1820" w:rsidRPr="003A1820" w:rsidRDefault="003A1820" w:rsidP="003A1820">
+    <w:p w14:paraId="4A66382F" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...142 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="55E0AE94" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00861389" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
+    <w:p w14:paraId="0E6D5B07" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="003366"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s). (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Title of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1449C43B" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6380B5F7" w14:textId="41CC1E90" w:rsidR="0090582A" w:rsidRDefault="003A1820" w:rsidP="00EB2A93">
+    <w:p w14:paraId="6CF9D71C" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1820">
-[...10 lines deleted...]
-        <w:t>space filled with words, where students can freely expand their imagination and unleash every bubble of ideas to craft new written works.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s). (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Title of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1C711A" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="004B5C78" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
+    <w:p w14:paraId="47BE388B" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15104974" w14:textId="3AB5D018" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="003A1820" w:rsidP="00EB2A93">
+    <w:p w14:paraId="678C1193" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s). (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Title of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038B0F85" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DF1000" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s). (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Title of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707589B1" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68304642" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Surname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s). (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Title of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F042EAA" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="007144ED" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7635F7B4" w14:textId="7E7EFDAE" w:rsidR="00572DEF" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94543">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>listed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>alphabetical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Z.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A144677" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="007144ED">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...417 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF21728" w14:textId="77777777" w:rsidR="002D3AE1" w:rsidRDefault="002D3AE1" w:rsidP="002D3AE1">
+    <w:p w14:paraId="3FC132F5" w14:textId="5AF6A2D7" w:rsidR="007F1B3D" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...524 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D3AE1">
+      <w:bookmarkStart w:id="14" w:name="_Hlk240895425"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Author Declaration on the Use of LLMs</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">(s)' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002D3AE1">
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Funding</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>LLMs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="0B248248" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3017FCBA" w14:textId="6C2094BC" w:rsidR="007577EC" w:rsidRPr="002D3AE1" w:rsidRDefault="002D3AE1" w:rsidP="002D3AE1">
+    <w:p w14:paraId="126773CA" w14:textId="6168A0DA" w:rsidR="00EB2A93" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        </w:sectPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D3AE1">
-[...9 lines deleted...]
-        <w:t>t sectors</w:t>
+      <w:bookmarkStart w:id="15" w:name="_Hlk240895434"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> article has </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>generated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Large</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LLM), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> similar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>preparation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509FF007" w14:textId="6E44E040" w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w:rsidRDefault="00EB2A93" w:rsidP="002D3AE1">
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="5A32C70C" w14:textId="77777777" w:rsidR="007144ED" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93">
+    <w:p w14:paraId="1619E398" w14:textId="5CE3E19C" w:rsidR="007F1B3D" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk240895444"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="0DA98BAB" w14:textId="77777777" w:rsidR="00F94543" w:rsidRPr="00D62DA8" w:rsidRDefault="00F94543" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E0B73B" w14:textId="0855B9EB" w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidRDefault="007144ED" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk240895477"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>grant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agencies in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not-for-profit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sectors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007144ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:sectPr w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidSect="00572DEF">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12242" w:h="15842"/>
+      <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:cols w:num="2" w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46CCE8E2" w14:textId="77777777" w:rsidR="00076E71" w:rsidRDefault="00076E71">
+    <w:p w14:paraId="2F165A45" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6141096D" w14:textId="77777777" w:rsidR="00076E71" w:rsidRDefault="00076E71">
+    <w:p w14:paraId="7DDE07F3" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1180034243"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1719B61F" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25" w:rsidP="00642C25">
+      <w:p w14:paraId="469B8099" w14:textId="764E4939" w:rsidR="0090582A" w:rsidRPr="006340C6" w:rsidRDefault="00642C25" w:rsidP="006340C6">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F360F7">
+        <w:r w:rsidR="00B430EE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:tbl>
-[...49 lines deleted...]
-      </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-797073202"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0570512A" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25">
+      <w:p w14:paraId="0570512A" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25" w:rsidP="005F62E0">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F360F7">
+        <w:r w:rsidR="00B430EE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:tbl>
-[...40 lines deleted...]
-      <w:p w14:paraId="541BE831" w14:textId="7FD765FB" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00076E71">
+      <w:p w14:paraId="541BE831" w14:textId="7FD765FB" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00F94543">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A36760" w14:textId="77777777" w:rsidR="00076E71" w:rsidRDefault="00076E71">
+    <w:p w14:paraId="5105CD9E" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5A7404" w14:textId="77777777" w:rsidR="00076E71" w:rsidRDefault="00076E71">
+    <w:p w14:paraId="3C999257" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8830"/>
     </w:tblGrid>
     <w:tr w:rsidR="00634212" w14:paraId="576C18A2" w14:textId="77777777" w:rsidTr="00861389">
       <w:trPr>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8830" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="2" w:space="0" w:color="003366"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="496C9738" w14:textId="77777777" w:rsidR="005F69AD" w:rsidRDefault="005F69AD" w:rsidP="00861389">
+        <w:p w14:paraId="47CADB6A" w14:textId="77777777" w:rsidR="00FB73FE" w:rsidRPr="00FB73FE" w:rsidRDefault="00FB73FE" w:rsidP="00FB73FE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4513"/>
               <w:tab w:val="right" w:pos="9026"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005F69AD">
+          <w:r w:rsidRPr="00FB73FE">
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Creative writing: trends in learning and </w:t>
+            <w:t xml:space="preserve">Título en español (en Mayúscula y Minúscula, Times New Roman, </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="16A873B8" w14:textId="65F22E16" w:rsidR="00634212" w:rsidRDefault="005F69AD" w:rsidP="00861389">
+        <w:p w14:paraId="16A873B8" w14:textId="4C50547D" w:rsidR="00634212" w:rsidRDefault="00FB73FE" w:rsidP="00FB73FE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4513"/>
               <w:tab w:val="right" w:pos="9026"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidRPr="005F69AD">
+          <w:r w:rsidRPr="00FB73FE">
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>teaching</w:t>
-[...16 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>18 tamaño, central) en negrita, color azul oscuro</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="19FFF625" w14:textId="57FB0E82" w:rsidR="0090582A" w:rsidRDefault="00861389">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00313FC7">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="003366"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3958B6" wp14:editId="79086207">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3958B6" wp14:editId="79086207">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>31217</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-459740</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1507490" cy="455295"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5189,110 +17404,110 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1507490" cy="455295"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8830"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F71BE7" w14:paraId="30CC75E8" w14:textId="77777777" w:rsidTr="00F71BE7">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8830" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="003366"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="383A549A" w14:textId="30B66E4D" w:rsidR="00F71BE7" w:rsidRDefault="00F71BE7" w:rsidP="00F71BE7">
+        <w:p w14:paraId="383A549A" w14:textId="7398D1DA" w:rsidR="00F71BE7" w:rsidRDefault="00FB73FE" w:rsidP="00F71BE7">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F71BE7">
+          <w:r w:rsidRPr="00FB73FE">
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Vol. 1 Núm. 1 (2025): Enero – Junio</w:t>
+            <w:t>Vol. X Núm. X (202X): Mes - Mes</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="60BC0ECB" w14:textId="61B25683" w:rsidR="00F71BE7" w:rsidRPr="00313FC7" w:rsidRDefault="00F71BE7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00313FC7">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="003366"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E786D5" wp14:editId="61AAED63">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E786D5" wp14:editId="61AAED63">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>24898</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-461351</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1507490" cy="455295"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5308,52 +17523,52 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1507490" cy="455295"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA42698"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB9E726C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listaconvietas"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5423,301 +17638,595 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1407991530">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090582A"/>
+    <w:rsid w:val="00006EBE"/>
+    <w:rsid w:val="00061FDA"/>
     <w:rsid w:val="00067132"/>
-    <w:rsid w:val="00076E71"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D3AE1"/>
+    <w:rsid w:val="000B5123"/>
+    <w:rsid w:val="000F53C6"/>
+    <w:rsid w:val="0012708F"/>
+    <w:rsid w:val="0012746C"/>
+    <w:rsid w:val="001429AB"/>
+    <w:rsid w:val="001469A5"/>
+    <w:rsid w:val="00166D87"/>
+    <w:rsid w:val="001842EC"/>
+    <w:rsid w:val="001C0C00"/>
+    <w:rsid w:val="001C5A3B"/>
+    <w:rsid w:val="00201333"/>
+    <w:rsid w:val="00214C65"/>
+    <w:rsid w:val="00264CF6"/>
+    <w:rsid w:val="002B0992"/>
+    <w:rsid w:val="002C55E0"/>
     <w:rsid w:val="002E26F9"/>
     <w:rsid w:val="002F3250"/>
     <w:rsid w:val="00313FC7"/>
-    <w:rsid w:val="003A1820"/>
+    <w:rsid w:val="00354DFB"/>
+    <w:rsid w:val="00363312"/>
     <w:rsid w:val="003D4620"/>
+    <w:rsid w:val="004B172A"/>
     <w:rsid w:val="004B5C78"/>
+    <w:rsid w:val="005154FE"/>
     <w:rsid w:val="00567039"/>
-    <w:rsid w:val="005F69AD"/>
+    <w:rsid w:val="00572DEF"/>
+    <w:rsid w:val="005838AC"/>
+    <w:rsid w:val="005F62E0"/>
+    <w:rsid w:val="006340C6"/>
     <w:rsid w:val="00634212"/>
     <w:rsid w:val="00642C25"/>
-    <w:rsid w:val="006C3489"/>
+    <w:rsid w:val="00684407"/>
+    <w:rsid w:val="00696EC3"/>
+    <w:rsid w:val="006E53E9"/>
+    <w:rsid w:val="006F7DB1"/>
     <w:rsid w:val="007010F8"/>
-    <w:rsid w:val="00701CE4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007339CA"/>
+    <w:rsid w:val="00713A43"/>
+    <w:rsid w:val="007144ED"/>
     <w:rsid w:val="007577EC"/>
+    <w:rsid w:val="0077671B"/>
+    <w:rsid w:val="00783B70"/>
     <w:rsid w:val="007F1B3D"/>
+    <w:rsid w:val="007F7C57"/>
     <w:rsid w:val="00861389"/>
+    <w:rsid w:val="008A2488"/>
     <w:rsid w:val="008B10D0"/>
     <w:rsid w:val="008D18D7"/>
+    <w:rsid w:val="008F1103"/>
     <w:rsid w:val="0090582A"/>
+    <w:rsid w:val="00946E2B"/>
+    <w:rsid w:val="00A41D25"/>
     <w:rsid w:val="00A6080E"/>
-    <w:rsid w:val="00AA28F5"/>
+    <w:rsid w:val="00A717DB"/>
+    <w:rsid w:val="00A75C0E"/>
+    <w:rsid w:val="00A95CAF"/>
+    <w:rsid w:val="00AA003C"/>
+    <w:rsid w:val="00AA3BBB"/>
     <w:rsid w:val="00B062C5"/>
+    <w:rsid w:val="00B406E3"/>
+    <w:rsid w:val="00B430EE"/>
+    <w:rsid w:val="00B97B3A"/>
     <w:rsid w:val="00BD585A"/>
     <w:rsid w:val="00BF3AE6"/>
-    <w:rsid w:val="00C657A8"/>
-    <w:rsid w:val="00CB045E"/>
+    <w:rsid w:val="00C13FDD"/>
+    <w:rsid w:val="00C47E19"/>
+    <w:rsid w:val="00CE2D7B"/>
+    <w:rsid w:val="00D01C13"/>
+    <w:rsid w:val="00D165C3"/>
+    <w:rsid w:val="00D36383"/>
     <w:rsid w:val="00D56AFC"/>
-    <w:rsid w:val="00DC1372"/>
+    <w:rsid w:val="00D62DA8"/>
+    <w:rsid w:val="00DF4D01"/>
+    <w:rsid w:val="00E532A0"/>
+    <w:rsid w:val="00E66CC7"/>
+    <w:rsid w:val="00E72591"/>
+    <w:rsid w:val="00E8195F"/>
+    <w:rsid w:val="00E831AE"/>
     <w:rsid w:val="00EB1CAC"/>
     <w:rsid w:val="00EB2A93"/>
-    <w:rsid w:val="00F360F7"/>
-    <w:rsid w:val="00F52B84"/>
+    <w:rsid w:val="00F54ACE"/>
+    <w:rsid w:val="00F7031E"/>
     <w:rsid w:val="00F71BE7"/>
+    <w:rsid w:val="00F73EEB"/>
+    <w:rsid w:val="00F869C0"/>
+    <w:rsid w:val="00F9267E"/>
+    <w:rsid w:val="00F94543"/>
+    <w:rsid w:val="00F97548"/>
+    <w:rsid w:val="00FA1EE3"/>
+    <w:rsid w:val="00FB73FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4567E26F"/>
+  <w15:docId w15:val="{4FC5E799-FD7E-4AC1-A30F-EE1934E7A6C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00512BF9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC0B14"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -6158,52 +18667,52 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="parrafoMCar">
     <w:name w:val="parrafoM Car"/>
     <w:link w:val="parrafoM"/>
     <w:rsid w:val="001D2E08"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:rsid w:val="00AC0B14"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver3">
+    <w:name w:val="Mención sin resolver3"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075696B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007364AE"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
@@ -6406,52 +18915,52 @@
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
-    <w:name w:val="Plain Table 2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal21">
+    <w:name w:val="Tabla normal 21"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00C03FB6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -6852,1409 +19361,89 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F71BE7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EB2A93"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...413 lines deleted...]
-    <w:name w:val="Mención sin resolver1"/>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C47D04"/>
+    <w:rsid w:val="00A717DB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver2">
-[...905 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2013990840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unu.edu.pe/bitstream/handle/UNU/6459/B7_2023_UNU_EDUCACION_2023_T_LINA-AREVALO_V1.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeinny.rueda@unipamplona.edu.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.unad.edu.co/handle/10596/55772" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8521-3967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/bitstream/10495/36936/1/JimenezJorge_2023_EscrituraDispositivosMoviles.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/HUTECEDU/article/view/3736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espacio.digital.upel.edu.ve/index.php/TGM/article/view/742/666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3031-8370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22463/25909215.4141" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3031-8370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8521-3967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8525,77 +19714,77 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgCNyZT5mTA0r5AFrZpAxj+tWLAAg==">CgMxLjA4AGpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfNTQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTc5EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE0MRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83NRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl81MxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNzgSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTAyEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEwORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8yNRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMzASEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTY5EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzI0EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE4OBISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMTESEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfODcSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTMxEhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzM0EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE2EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEzNxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xODQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTIzEhJMdWN5IER1cmFuIEJlY2VycmFqSwo1c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzESEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTYwEhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzM1EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE3MxISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80ORISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMTYSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTEyEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE4MBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83MhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNTYSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTISEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTkwEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEwOBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl82NhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xODYSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTA1EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzI2EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzUxEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEzNhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNzESEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfOTASEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfNTcSEkx1Y3kgRHVyYW4gQmVjZXJyYWpLCjVzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMxISTHVjeSBEdXJhbiBCZWNlcnJhaksKNXN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl84EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzQwEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE2MRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80MxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMjESEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMzkSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMzASEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfNjASEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTEzEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE1NBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80NBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83OBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80MRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNTgSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfODQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTASEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfOTMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTQzEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE2NRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMjcSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTY2EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEyNRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xODMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMjgSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfOTkSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfODESEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTc3EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzMyEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE1MhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNTMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTI5EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE1EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEzORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8zMRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8yMhISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80NhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMzQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTUwEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzExOBISTHVjeSBEdXJhbiBCZWNlcnJhaksKNXN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE3NhISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xOBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl82MxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMTUSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTMzEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE0NBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl82ORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8zNxISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80OBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl85NhISTHVjeSBEdXJhbiBCZWNlcnJhciExMGhOcTRmdEJldlJONE1iSGtHSmxvaG0walU0YTFmRVc=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>18227</Characters>
+  <Pages>5</Pages>
+  <Words>1900</Words>
+  <Characters>10451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21499</CharactersWithSpaces>
+  <CharactersWithSpaces>12327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario de Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>986244fe0b99831275bfb6efb531dd95d1a52231e0860307f16fb22cb040f10c</vt:lpwstr>
   </property>
 </Properties>
 </file>