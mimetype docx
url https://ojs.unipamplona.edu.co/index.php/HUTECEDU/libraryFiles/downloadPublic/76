--- v0 (2025-11-05)
+++ v1 (2026-10-21)
@@ -1,924 +1,1267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="05A0BFC9" w14:textId="77777777" w:rsidR="00634212" w:rsidRPr="00F71BE7" w:rsidRDefault="00634212" w:rsidP="00F71BE7">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w14:paraId="05A0BFC9" w14:textId="06248E03" w:rsidR="00634212" w:rsidRDefault="0012708F" w:rsidP="0012708F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk240878489"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w14:paraId="7FE8C60A" w14:textId="3AB2A2AE" w:rsidR="0090582A" w:rsidRPr="00634212" w:rsidRDefault="00B062C5" w:rsidP="00F71BE7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0012708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012708F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Investigación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C00CD31" w14:textId="77777777" w:rsidR="0012708F" w:rsidRPr="0012708F" w:rsidRDefault="0012708F" w:rsidP="0012708F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46458AF3" w14:textId="321E0A76" w:rsidR="00B062C5" w:rsidRPr="00F71BE7" w:rsidRDefault="00E532A0" w:rsidP="00F71BE7">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00634212">
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Escritura creativa: tendencias en procesos de aprendizaje y enseñanza en producción textual</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Español( en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2002660B" w14:textId="1FF2FF62" w:rsidR="0090582A" w:rsidRPr="00F71BE7" w:rsidRDefault="00D56AFC" w:rsidP="00F71BE7">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mayúscula y Minúscula, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E532A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Times New Rom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E532A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, 18 tamaño, central) en negrita, color azul oscuro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8FAFA6" w14:textId="2317A68F" w:rsidR="00567039" w:rsidRDefault="00E532A0" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003366"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F71BE7">
+      <w:r w:rsidRPr="00E532A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003366"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Crea</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B062C5" w:rsidRPr="00F71BE7">
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="003366"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tive writing: trends in learning and teaching processes in text production</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">ingles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E532A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="003366"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2D8FAFA6" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00F71BE7" w:rsidRDefault="00567039" w:rsidP="00634212">
+        <w:t>(Mayúscula y Minúscula, Times New Roman, 18 tamaño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="003366"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, central</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E532A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="003366"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) en negrita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="003366"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E532A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="003366"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, color Azul oscuro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A9381B" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRPr="00F71BE7" w:rsidRDefault="00E532A0" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="4724"/>
       </w:tblGrid>
       <w:tr w:rsidR="00567039" w:rsidRPr="00BD585A" w14:paraId="27D92A62" w14:textId="77777777" w:rsidTr="00BD585A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E96DE90" w14:textId="66BD812E" w:rsidR="00634212" w:rsidRPr="00BD585A" w:rsidRDefault="00634212" w:rsidP="00634212">
+          <w:p w14:paraId="25A8FFBE" w14:textId="24300896" w:rsidR="0012746C" w:rsidRPr="0012746C" w:rsidRDefault="0012746C" w:rsidP="0012746C">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Recibido:</w:t>
-[...22 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+            <w:r w:rsidRPr="0012746C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Aceptado:</w:t>
+              <w:t xml:space="preserve">Recibido: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 25 de abril de 2025</w:t>
+              <w:t>dia</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+              <w:t>, mes y año</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F67DD49" w14:textId="3EEBDC1F" w:rsidR="0012746C" w:rsidRPr="0012746C" w:rsidRDefault="0012746C" w:rsidP="0012746C">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Publicado:</w:t>
-[...54 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0012746C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="Sinespaciado"/>
+              <w:t xml:space="preserve">Revisado: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>dia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, mes y año</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA11B61" w14:textId="15EE4E62" w:rsidR="0012746C" w:rsidRPr="0012746C" w:rsidRDefault="0012746C" w:rsidP="0012746C">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00634212">
+            <w:r w:rsidRPr="0012746C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Correspondencia:</w:t>
+              <w:t xml:space="preserve">Aceptado: </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>dia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, mes y año</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9F372A" w14:textId="2C4956D9" w:rsidR="00634212" w:rsidRDefault="0012746C" w:rsidP="00634212">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012746C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicado: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, mes y año</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47106D8A" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRDefault="00E532A0" w:rsidP="00634212">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F9C2236" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00634212">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00634212">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Correspondencia:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26BA26B2" w14:textId="5A1415FB" w:rsidR="00634212" w:rsidRPr="00BD585A" w:rsidRDefault="00634212" w:rsidP="00634212">
+          <w:p w14:paraId="5E149D9A" w14:textId="48567C97" w:rsidR="00634212" w:rsidRPr="00BD585A" w:rsidRDefault="00E532A0" w:rsidP="00634212">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
-              <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Book Antiqua" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00634212">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>eidy.martinez@unipamplona.edu.co</w:t>
+              <w:t xml:space="preserve">Correo electrónico del autor </w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="366BE67E" w14:textId="309189F1" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00BD585A">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A9FB82" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="23A9FB82" w14:textId="0E92E687" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00E532A0" w:rsidP="00567039">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD585A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Eidy</w:t>
+              <w:t xml:space="preserve">Primer y segundo nombre, </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Juliana Martínez Lizarazo</w:t>
+              <w:t>perimer</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> y segundo apellido</w:t>
+            </w:r>
+            <w:r w:rsidR="00A717DB" w:rsidRPr="00A717DB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD585A">
+            <w:r w:rsidR="00567039" w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BE07F5B" wp14:editId="2E82884C">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="426397055" name="Imagen 426397055">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="426397055" name="Imagen 426397055">
-                            <a:hlinkClick r:id="rId9"/>
+                            <a:hlinkClick r:id="rId8"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B226BCA" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="3BDEDF96" w14:textId="2F6642B7" w:rsidR="00A717DB" w:rsidRPr="00A717DB" w:rsidRDefault="00E532A0" w:rsidP="00A717DB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Universidad de Pamplona. Cúcuta, Colombia</w:t>
+              <w:t xml:space="preserve">Afiliación institucional, país </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="028DFBC1" w14:textId="18AB7DAA" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="1BFFC6A6" w14:textId="4F01EE8A" w:rsidR="00567039" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
-[...3 lines deleted...]
-              <w:t>eidy.martinez@unipamplona.edu.co</w:t>
+            <w:r>
+              <w:t>Correo del autor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BFFC6A6" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="2F3B621E" w14:textId="7CA33088" w:rsidR="001429AB" w:rsidRPr="00BD585A" w:rsidRDefault="00E532A0" w:rsidP="00A717DB">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Orcid  del</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> autor</w:t>
+            </w:r>
+            <w:r w:rsidR="001429AB">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3E74963D" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="3E74963D" w14:textId="61EE0AC6" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00E532A0" w:rsidP="00567039">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD585A">
+            <w:r w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Yeinny</w:t>
+              <w:t xml:space="preserve">Primer y segundo nombre, </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>perimer</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BD585A">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Yulieth</w:t>
+              <w:t xml:space="preserve"> y segundo apellido </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00BD585A">
+            <w:r w:rsidR="00567039" w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B394F6" wp14:editId="64669AE6">
                   <wp:extent cx="112178" cy="108000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
                   <wp:docPr id="2" name="Imagen 2">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Imagen 2">
-                            <a:hlinkClick r:id="rId11"/>
+                            <a:hlinkClick r:id="rId10"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect b="3724"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="112178" cy="108000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54CF6133" w14:textId="77777777" w:rsidR="00567039" w:rsidRPr="00BD585A" w:rsidRDefault="00567039" w:rsidP="00567039">
+          <w:p w14:paraId="22ED376F" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRPr="00E532A0" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD585A">
+            <w:r w:rsidRPr="00E532A0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Universidad de Pamplona. Cúcuta, Colombia</w:t>
+              <w:t xml:space="preserve">Afiliación institucional, país </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E6B792" w14:textId="77777777" w:rsidR="00BD585A" w:rsidRDefault="00B406E3" w:rsidP="00567039">
+          <w:p w14:paraId="01745C1E" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRPr="00E532A0" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Correo del autor</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="387AF7FD" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00567039">
+          <w:p w14:paraId="1FB7F174" w14:textId="67FEA69D" w:rsidR="00AA3BBB" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Orcid  del</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79698AE2" w14:textId="6D0C2860" w:rsidR="00A717DB" w:rsidRPr="00BD585A" w:rsidRDefault="00E532A0" w:rsidP="00A717DB">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primer y segundo nombre, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>perimer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y segundo apellido </w:t>
+            </w:r>
+            <w:r w:rsidR="00A717DB" w:rsidRPr="00BD585A">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-CO"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A2E1490" wp14:editId="24D77D41">
+                  <wp:extent cx="112178" cy="108000"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+                  <wp:docPr id="1" name="Imagen 1">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="426397055" name="Imagen 426397055">
+                            <a:hlinkClick r:id="rId8"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect b="3724"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="112178" cy="108000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE7015B" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRPr="00E532A0" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiliación institucional, país </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2BB615" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRPr="00E532A0" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Correo del autor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6815CDC6" w14:textId="36F51C0C" w:rsidR="00F54ACE" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Orcid  del</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> autor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18586C2C" w14:textId="77777777" w:rsidR="00E532A0" w:rsidRDefault="00E532A0" w:rsidP="00E532A0">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60888903" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00634212">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Esta obra está bajo una licencia internacional </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...105 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>Commons</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Atribución-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t>NoComercial</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00BD585A">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="13"/>
+                  <w:szCs w:val="13"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="es-CO"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00BD585A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70FD2BB4" wp14:editId="3B827CA5">
                   <wp:extent cx="577970" cy="202596"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="8" name="Imagen 8" descr="https://ojs.unipamplona.edu.co/index.php/rcta/article/download/2647/version/3588/3383/9098/cc.png">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="https://ojs.unipamplona.edu.co/index.php/rcta/article/download/2647/version/3588/3383/9098/cc.png">
-                            <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
+                            <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="592231" cy="207595"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -927,5140 +1270,4535 @@
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="64764245" w14:textId="561D2E02" w:rsidR="00634212" w:rsidRPr="00634212" w:rsidRDefault="00634212" w:rsidP="00567039">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD585A" w14:paraId="20B3D2F0" w14:textId="77777777" w:rsidTr="00BD585A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38EDBE85" w14:textId="750CC205" w:rsidR="00642C25" w:rsidRDefault="00BD585A" w:rsidP="00642C25">
+          <w:p w14:paraId="38EDBE85" w14:textId="47E770FE" w:rsidR="00642C25" w:rsidRDefault="00BD585A" w:rsidP="00642C25">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00634212">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Como citar:</w:t>
             </w:r>
             <w:r w:rsidRPr="00634212">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008D18D7" w:rsidRPr="008D18D7">
+            <w:r w:rsidR="00E532A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Martínez Lizarazo, E. J., &amp; Rueda Mendoza, Y. Y. (2025). Escritura creativa: tendencias en procesos de aprendizaje y enseñanza en producción textual. Revista Humanidades, Tecnología Y Educación, 1(1), 1–9.</w:t>
+              <w:t>primer y segundo apellido</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00A717DB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00642C25">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E532A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recuperado a partir de </w:t>
+              <w:t xml:space="preserve"> iniciales de los nombres con coma</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00A717DB" w:rsidRPr="00A717DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00E532A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>primer y segundo apellido, iniciales de los nombres con coma</w:t>
+            </w:r>
+            <w:r w:rsidR="00E532A0" w:rsidRPr="00A717DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E532A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Título del artículo</w:t>
+            </w:r>
+            <w:r w:rsidR="00A717DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="008D18D7" w:rsidRPr="008D18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Humanidades, Tecnología Y Educación, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A717DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008D18D7" w:rsidRPr="008D18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A717DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008D18D7" w:rsidRPr="008D18D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidR="00166D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>paginación continua</w:t>
+            </w:r>
+            <w:r w:rsidR="00F869C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1BF853CE" w14:textId="23103F6F" w:rsidR="00BD585A" w:rsidRPr="00BD585A" w:rsidRDefault="00BD585A" w:rsidP="00634212">
+          <w:p w14:paraId="1BF853CE" w14:textId="0A2BC8B6" w:rsidR="00BD585A" w:rsidRPr="00BD585A" w:rsidRDefault="001C0C00" w:rsidP="00A717DB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DOI</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="382EABCE" w14:textId="77777777" w:rsidR="00634212" w:rsidRDefault="00634212" w:rsidP="00634212">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46921756" w14:textId="0880974A" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+    <w:p w14:paraId="46921756" w14:textId="0880974A" w:rsidR="0090582A" w:rsidRPr="002B0992" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0992">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4838A116" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25" w:rsidP="00EB2A93">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB2A93">
+    </w:p>
+    <w:p w14:paraId="5CE70722" w14:textId="5F9C0DFE" w:rsidR="005F62E0" w:rsidRPr="00D62DA8" w:rsidRDefault="00006EBE" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El resumen deberá estructurarse de acuerdo con la temática abordada en el artículo y presentar de forma clara, precisa y coherente los siguientes elementos: el propósito u objetivo de la investigación, el diseño metodológico aplicado, los principales resultados obtenidos y las conclusiones más relevantes derivadas del estudio. Su redacción deberá realizarse en un único párrafo, utilizando tiempo verbal pasado y lenguaje académico, objetivo e impersonal. El contenido deberá reflejar fielmente los aspectos esenciales de la investigación, permitiendo al lector comprender de manera sintética el alcance y los hallazgos del trabajo. La extensión máxima será de 250 palabras. No se permitirá la inclusión de referencias bibliográficas, citas textuales, paráfrasis de otros autores, notas al pie, abreviaturas no explicadas ni información que no forme parte de los resultados de la investigación presentada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75733D06" w14:textId="77777777" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2136DF2A" w14:textId="54ABA55D" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00D56AFC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
-[...7 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las palabras clave deberán representar con precisión los conceptos centrales desarrollados en el artículo y facilitar su recuperación en sistemas de indexación, bases de </w:t>
+      </w:r>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>datos y motores de búsqueda académicos. Se deberán incluir entre tres (3) y cinco (5) términos, separados por punto y coma (;). Se recomienda que los términos seleccionados correspondan a vocabularios controlados o tesauros especializados en las áreas de Humanidades, Tecnología, Educación. Las palabras clave deberán ser específicas, pertinentes y coherentes con el contenido, los objetivos y los resultados de la investigación presentada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511C0BEC" w14:textId="77777777" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C024962" w14:textId="61D49029" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00634212">
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
-[...6 lines deleted...]
-          <w:color w:val="003366"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3EC5F69D" w14:textId="77777777" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D6C75D" w14:textId="46190108" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00006EBE" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00634212">
-[...20 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>structured</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the article and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accurately</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>coherently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>methodological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>derived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a single </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>past</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tense and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and impersonal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>style</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>faithfully</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>essential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aspects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>enabling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>readers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a concise </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be 250 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bibliographic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>references</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>quotations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>paraphrases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>footnotes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>unexplained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>abbreviations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>unrelated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619796BC" w14:textId="77777777" w:rsidR="00946E2B" w:rsidRPr="00D62DA8" w:rsidRDefault="00946E2B" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AB2B53" w14:textId="57F3BD3F" w:rsidR="00C47E19" w:rsidRPr="00D62DA8" w:rsidRDefault="00C47E19" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB2A93">
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
-[...115 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>accurately</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>concepts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the article and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>facilitate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>retrieval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>indexing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00634212">
-[...52 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00634212">
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>databases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>search</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>engines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3) and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>separated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>semicolons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (;). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>drawn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vocabularies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specialized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>thesauri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>fields</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Humanities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Technology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the UNESCO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Thesaurus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>internationally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>recognized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>presented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946E2B" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D6C8DC" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="004B5C78" w:rsidRDefault="0090582A" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="48E4550C" w14:textId="72AA089C" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="0090582A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:sectPr w:rsidR="0090582A" w:rsidRPr="00D62DA8">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12242" w:h="15842"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9F7EE1" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="004B5C78" w:rsidRDefault="0090582A" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7A9F7EE1" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="0090582A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0090582A" w:rsidRPr="004B5C78">
+        <w:sectPr w:rsidR="0090582A" w:rsidRPr="00D62DA8">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12242" w:h="15842"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D36F8E" w14:textId="58710AB7" w:rsidR="0090582A" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="53D36F8E" w14:textId="58710AB7" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00D56AFC" w:rsidRPr="00861389">
+      <w:r w:rsidR="00D56AFC" w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091434B8" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00861389" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5FF71D74" w14:textId="77777777" w:rsidR="005838AC" w:rsidRPr="00D62DA8" w:rsidRDefault="005838AC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26213243" w14:textId="3525A25E" w:rsidR="00946E2B" w:rsidRPr="00D62DA8" w:rsidRDefault="00946E2B" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>La introducción deberá presentar de manera clara y fundamentada los antecedentes teóricos, conceptuales e investigativos relacionados con la temática abordada, situándola en el contexto de las Humanidades, la Tecnología, la Educación. Asimismo, deberá exponer y contextualizar la problemática objeto de estudio, considerando los aspectos socioculturales, educativos, tecnológicos o institucionales que le otorguen relevancia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6291EF28" w14:textId="77777777" w:rsidR="00946E2B" w:rsidRPr="00D62DA8" w:rsidRDefault="00946E2B" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FAA08E" w14:textId="2C310F53" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00946E2B" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Esta sección deberá delimitar con precisión el problema de investigación, justificar su pertinencia académica</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66CC7">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">científica, identificar los vacíos de conocimiento existentes y sustentar la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>necesidad del estudio. Finalmente, deberá enunciar de forma explícita los objetivos, propósitos o preguntas de investigación que orientaron el desarrollo del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E121D0B" w14:textId="77777777" w:rsidR="00214C65" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D9DEEA" w14:textId="3760824A" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...195 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2A93" w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D56AFC" w:rsidRPr="00861389">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56AFC" w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marco teórico </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Método</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2920627B" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B71EA71" w14:textId="0ACDDB47" w:rsidR="0090582A" w:rsidRPr="004B5C78" w:rsidRDefault="00EB1CAC" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="08DCB8DF" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>La sección de método deberá describir de manera clara, precisa y coherente el proceso de investigación desarrollado, justificando la elección del enfoque, tipo y diseño metodológico adoptados en función de los objetivos y características del estudio. La exposición deberá centrarse en la aplicación práctica y operativa de la metodología empleada, evitando definiciones conceptuales generales o descripciones teóricas propias de manuales metodológicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ACEA5A" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A74009" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Asimismo, se deberá especificar la población objeto de estudio, la muestra seleccionada o los participantes involucrados, indicando los criterios de inclusión y exclusión utilizados, así como las consideraciones éticas implementadas para garantizar la protección de los participantes y la integridad de la investigación. Cuando corresponda, se deberá informar sobre la aprobación por parte de comités de ética o los procedimientos de consentimiento informado aplicados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65505BBB" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DBF332" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Igualmente, deberán describirse los instrumentos, técnicas y procedimientos utilizados para la recolección de información, así como los métodos de organización, procesamiento, sistematización y análisis de los datos. La descripción metodológica deberá proporcionar suficiente detalle para garantizar la comprensión, evaluación y eventual replicabilidad del estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0DA2F9" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD51F6F" w14:textId="5932142E" w:rsidR="00F73EEB" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Únicamente cuando la metodología empleada constituya una propuesta innovadora, emergente o poco difundida en la literatura científica, se permitirá una explicación más amplia y detallada de sus fundamentos y procedimientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E49B95E" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B5C78">
-[...280 lines deleted...]
-      <w:r w:rsidRPr="00EB2A93">
+    </w:p>
+    <w:p w14:paraId="76D54662" w14:textId="58B25042" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2A93" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73EEB" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002C3670" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6C7B66" w14:textId="4FE2C52C" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sección de resultados deberá presentar de manera clara, organizada y rigurosa los principales hallazgos derivados del proceso investigativo, destacando los aportes más significativos del estudio en relación con los objetivos planteados. Estos resultados podrán expresarse mediante modelos, formulaciones conceptuales, relaciones empíricas, categorías emergentes, sistematizaciones analíticas, propuestas metodológicas, estrategias de intervención, desarrollos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tecnológicos u otras contribuciones relevantes para el campo de conocimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C6D9FC" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A581E5" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Esta sección constituye el eje central del artículo científico y, por tanto, es de carácter obligatorio dentro de la estructura del manuscrito. Los hallazgos deberán exponerse de forma objetiva, sustentados en la evidencia obtenida durante la investigación, evitando interpretaciones extensas que correspondan a la discusión o conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107516DF" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09695342" w14:textId="76FB12F8" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Los resultados podrán complementarse con tablas, figuras, gráficos, esquemas, diagramas o recursos visuales de alta calidad, siempre que contribuyan a una mejor comprensión de la información presentada. Dichos elementos deberán cumplir las normas editoriales de la revista, estar debidamente identificados y citados en el texto, y organizarse de manera lógica y secuencial. Asimismo, deberá evitarse la duplicación innecesaria de información entre el texto y las representaciones gráficas, privilegiando la claridad, la precisión y la pertinencia de la información reportada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767FA7CB" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA29B5D" w14:textId="443CDF70" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00214C65" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1B3D" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00696EC3" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tablas y Figuras </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D98D0CC" w14:textId="77777777" w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidRDefault="00572DEF" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D7EC74" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las tablas, figuras, gráficos, diagramas e ilustraciones deberán presentarse numerados de forma consecutiva, de acuerdo con el orden de aparición en el texto, con el fin de facilitar su identificación y referencia inmediata dentro del manuscrito. Cada elemento deberá contar con un título descriptivo, preciso y pertinente que permita comprender su contenido sin necesidad de recurrir al texto principal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D96EEFD" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125B3961" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, deberán incluir, cuando sea necesario, notas o leyendas explicativas al pie que aclaren símbolos, abreviaturas, siglas, convenciones empleadas o la fuente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de procedencia de la información. En caso de utilizar material adaptado o reproducido de otras fuentes, los autores deberán garantizar el cumplimiento de las normas de citación y los respectivos derechos de uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B4ED11" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9EEE71" w14:textId="47F7932C" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las tablas deberán presentar de manera clara y ordenada los datos reportados, identificando adecuadamente los encabezados de filas y columnas, así como las unidades de medida, categorías o variables correspondientes. Por su parte, las figuras, gráficos e imágenes deberán poseer una resolución y calidad suficientes para su correcta visualización y publicación, manteniendo coherencia con el contenido científico expuesto y aportando información complementaria al análisis desarrollado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3BD783" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F86EA73" w14:textId="3EB38D84" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Tabla 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2A93">
-[...23 lines deleted...]
-        <w:t>, 1973)</w:t>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título descriptivo de la tabla según normas de la revista</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...10 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1415"/>
-        <w:gridCol w:w="2641"/>
+        <w:gridCol w:w="1718"/>
+        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w14:paraId="4F34F39B" w14:textId="77777777" w:rsidTr="00EB2A93">
+      <w:tr w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w14:paraId="0430384E" w14:textId="77777777" w:rsidTr="000F53C6">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="190"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2325F024" w14:textId="1C07878C" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="03029302" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...5 lines deleted...]
-              <w:t>Técnica</w:t>
+            <w:bookmarkStart w:id="1" w:name="_Hlk240376918"/>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Categoría / Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="017A6302" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="14CE6170" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...39 lines deleted...]
-              <w:t>Error Creativo</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Variable 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67843969" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="4C7CB186" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...5 lines deleted...]
-              <w:t>Aprender de los errores cometidos, explorándolos como fuente de inspiración.</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Variable 2</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="66B3361F" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w14:paraId="311A1C5E" w14:textId="77777777" w:rsidTr="00EB2A93">
+      <w:tr w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w14:paraId="6DA2E9DE" w14:textId="77777777" w:rsidTr="000F53C6">
+        <w:trPr>
+          <w:trHeight w:val="140"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2474F3B6" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="48ECB12C" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...7 lines deleted...]
-              <w:t>La Palabra</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35B663A9" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="3B55BE99" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...39 lines deleted...]
-              <w:t>Juegos con Cuentos</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29FDDD77" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="637DD6B6" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...5 lines deleted...]
-              <w:t>Modificar la trama original de un cuento para crear nuevas versiones.</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93" w14:paraId="5C7A81E3" w14:textId="77777777" w:rsidTr="00EB2A93">
+      <w:tr w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w14:paraId="66E54447" w14:textId="77777777" w:rsidTr="000F53C6">
+        <w:trPr>
+          <w:trHeight w:val="15"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C7B1F0" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="1DF2DD1E" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...7 lines deleted...]
-              <w:t>Binomio Fantástico</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30021F60" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="091977EE" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...39 lines deleted...]
-              <w:t>Viejos Juegos</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2641" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CCFED63" w14:textId="77777777" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
+          <w:p w14:paraId="311AA97F" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
               <w:jc w:val="both"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB2A93">
-[...187 lines deleted...]
-              <w:t>Crear un personaje a partir de la unión entre una palabra y un prefijo.</w:t>
+            <w:r w:rsidRPr="00D62DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6301B744" w14:textId="01791553" w:rsidR="0090582A" w:rsidRPr="00EB2A93" w:rsidRDefault="00D56AFC" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4AD91119" w14:textId="66BAACC8" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2A93">
-[...99 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elaboración propia (año).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B01B361" w14:textId="2A48F900" w:rsidR="00696EC3" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314DFE5B" w14:textId="1BBB3A6F" w:rsidR="004B172A" w:rsidRDefault="004B172A" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06A4B5A7" wp14:editId="0A2B7F82">
+            <wp:extent cx="2152650" cy="2152650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Imagen 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2152650" cy="2152650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDC3008" w14:textId="77777777" w:rsidR="004B172A" w:rsidRDefault="004B172A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6432B604" w14:textId="77777777" w:rsidR="004B172A" w:rsidRPr="00D62DA8" w:rsidRDefault="004B172A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDA0D10" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...292 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...113 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título descriptivo de la tabla según normas de la revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B33FC06" w14:textId="2283638D" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="004B172A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...525 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB2A93">
-[...57 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elaboración propia (año).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416491F2" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397D2D8F" w14:textId="0D8A990F" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D56AFC" w:rsidRPr="00861389">
+        <w:t>5. Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12499FD1" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F9345F" w14:textId="0EFA3003" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>La discusión deberá presentar un análisis crítico, reflexivo y argumentado de los resultados obtenidos, estableciendo su relación con los referentes teóricos, conceptuales y empíricos que sustentan la investigación. En esta sección, los autores deberán interpretar los hallazgos a la luz del conocimiento científico existente, contrastándolos con estudios previos, enfoques teóricos y evidencias reportadas en la literatura especializada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735AE01F" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8E5190" w14:textId="3E7537F1" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Asimismo, se deberán identificar y analizar las convergencias, divergencias, aportes, vacíos o tensiones que emerjan de la comparación entre los resultados del estudio y los antecedentes</w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>La discusión deberá trascender la simple descripción de los resultados, orientándose hacia la explicación de su significado, implicaciones teóricas, metodológicas y prácticas. Igualmente, se recomienda reconocer las limitaciones del estudio, los alcances de los hallazgos y las posibles líneas de investigación futura que se deriven del trabajo realizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4449A1" w14:textId="77777777" w:rsidR="000F53C6" w:rsidRPr="00D62DA8" w:rsidRDefault="000F53C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B95B9D" w14:textId="471E3CCC" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Método</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-      </w:pPr>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>6. Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFC50EF" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C4D4FA" w14:textId="31EFEE6B" w:rsidR="00D62DA8" w:rsidRPr="00D62DA8" w:rsidRDefault="00D62DA8" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las conclusiones deberán constituir el cierre analítico de la investigación, sintetizando de manera clara, precisa y argumentada los principales aportes del estudio en relación con los objetivos planteados y los resultados obtenidos. Esta sección deberá destacar las contribuciones teóricas, metodológicas, prácticas o contextuales derivadas de la investigación, así como su relevancia para los campos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2B3365" w14:textId="77777777" w:rsidR="00D62DA8" w:rsidRPr="00D62DA8" w:rsidRDefault="00D62DA8" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065F627E" w14:textId="77777777" w:rsidR="00D62DA8" w:rsidRPr="00D62DA8" w:rsidRDefault="00D62DA8" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de la experiencia personal como medio para llegar a esta comprensión más profunda del propósito del análisis.</w:t>
-[...72 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Las conclusiones no deberán limitarse a repetir los resultados presentados, sino que deberán ofrecer una reflexión integradora sobre el alcance de los hallazgos, su significado y sus implicaciones para la generación de conocimiento, la práctica profesional o la toma de decisiones en los contextos estudiados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14522E9E" w14:textId="77777777" w:rsidR="00D62DA8" w:rsidRPr="00D62DA8" w:rsidRDefault="00D62DA8" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD30D06" w14:textId="77777777" w:rsidR="00D62DA8" w:rsidRPr="00D62DA8" w:rsidRDefault="00D62DA8" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Las recomendaciones, proyecciones o perspectivas de investigación futura, cuando correspondan, deberán incorporarse de manera natural y articulada dentro del desarrollo de las conclusiones, evitando el uso de subtítulos independientes, listados, viñetas o apartados adicionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E484BCB" w14:textId="77777777" w:rsidR="004B172A" w:rsidRDefault="004B172A" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7678ED" w14:textId="2A2FFEA2" w:rsidR="0090582A" w:rsidRPr="00D62DA8" w:rsidRDefault="00D56AFC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D56AFC" w:rsidRPr="00861389">
+        <w:t xml:space="preserve">Referencias bibliográficas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2522DB" w14:textId="77777777" w:rsidR="007F1B3D" w:rsidRPr="00D62DA8" w:rsidRDefault="007F1B3D" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="003366"/>
         </w:rPr>
-        <w:t>Resultados</w:t>
-[...338 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FE6877" w14:textId="34534F31" w:rsidR="006340C6" w:rsidRPr="00D62DA8" w:rsidRDefault="006340C6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00696EC3" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00696EC3" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>inicial nombre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00696EC3" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>inicial nombre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00696EC3" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>año</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidR="00696EC3" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la referencia. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Paginación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FF9CEE" w14:textId="77777777" w:rsidR="00264CF6" w:rsidRPr="00D62DA8" w:rsidRDefault="00264CF6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403CAD87" w14:textId="792111E0" w:rsidR="00264CF6" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, inicial nombre. inicial nombre. (año). </w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la referencia. Paginación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C23A4D7" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B61059F" w14:textId="17538E4F" w:rsidR="006340C6" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, inicial nombre. inicial nombre. (año). </w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la referencia. Paginación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4B3FFB" w14:textId="77777777" w:rsidR="00264CF6" w:rsidRPr="00D62DA8" w:rsidRDefault="00264CF6" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD87E8B" w14:textId="0CA4B099" w:rsidR="00264CF6" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, inicial nombre. inicial nombre. (año). </w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la referencia. Paginación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15260E62" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2D8D47" w14:textId="137E05A0" w:rsidR="00264CF6" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, inicial nombre. inicial nombre. (año). </w:t>
+      </w:r>
+      <w:r w:rsidR="004B172A" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la referencia. Paginación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9CCFB3" w14:textId="77777777" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291FCFB2" w14:textId="4C793A88" w:rsidR="00696EC3" w:rsidRPr="00D62DA8" w:rsidRDefault="00696EC3" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1091 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Nota: </w:t>
+      </w:r>
+      <w:r w:rsidR="00684407" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las referencias </w:t>
+      </w:r>
+      <w:r w:rsidR="00684407" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en orden alfabetico de la A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00684407" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00684407" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Z)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7635F7B4" w14:textId="77777777" w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidRDefault="00572DEF" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4983D88E" w14:textId="61E24014" w:rsidR="007577EC" w:rsidRPr="00D62DA8" w:rsidRDefault="007577EC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB2A93">
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
         <w:t>Declaración del autor o de los autores sobre el uso de LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC132F5" w14:textId="77777777" w:rsidR="007F1B3D" w:rsidRPr="00EB2A93" w:rsidRDefault="007F1B3D" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3FC132F5" w14:textId="77777777" w:rsidR="007F1B3D" w:rsidRPr="00D62DA8" w:rsidRDefault="007F1B3D" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62179E4B" w14:textId="71DBA575" w:rsidR="007577EC" w:rsidRDefault="007577EC" w:rsidP="00EB2A93">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004E36FF">
+    <w:p w14:paraId="62179E4B" w14:textId="71DBA575" w:rsidR="007577EC" w:rsidRPr="00D62DA8" w:rsidRDefault="007577EC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Este artículo no ha utilizado para su redacción textos provenientes de un LLM (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E36FF">
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E36FF">
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> u otros).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126773CA" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="004E36FF" w:rsidRDefault="00EB2A93" w:rsidP="00EB2A93">
-[...10 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="126773CA" w14:textId="77777777" w:rsidR="00EB2A93" w:rsidRPr="00D62DA8" w:rsidRDefault="00EB2A93" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2093DD" w14:textId="56765EA6" w:rsidR="007577EC" w:rsidRPr="00D62DA8" w:rsidRDefault="007577EC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB2A93">
+      <w:r w:rsidRPr="00D62DA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1619E398" w14:textId="77777777" w:rsidR="007F1B3D" w:rsidRPr="00EB2A93" w:rsidRDefault="007F1B3D" w:rsidP="00EB2A93">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1619E398" w14:textId="77777777" w:rsidR="007F1B3D" w:rsidRPr="00D62DA8" w:rsidRDefault="007F1B3D" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003366"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3017FCBA" w14:textId="6BD0D1D8" w:rsidR="007577EC" w:rsidRPr="00A81130" w:rsidRDefault="007577EC" w:rsidP="00EB2A93">
-[...45 lines deleted...]
-    <w:sectPr w:rsidR="00EB2A93" w:rsidRPr="00EB2A93">
+    <w:p w14:paraId="6ECE5C19" w14:textId="77777777" w:rsidR="007577EC" w:rsidRDefault="007577EC" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Este trabajo no ha recibido ninguna subvención específica de los organismos de financiación en los sectores públicos, comerciales o sin fines de lu</w:t>
+      </w:r>
+      <w:r w:rsidR="006340C6" w:rsidRPr="00D62DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E0B73B" w14:textId="77777777" w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidRDefault="00572DEF" w:rsidP="00D62DA8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00572DEF" w:rsidRPr="00D62DA8" w:rsidSect="00572DEF">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12242" w:h="15842"/>
+      <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:cols w:num="2" w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F165A45" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7DDE07F3" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1180034243"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1719B61F" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25" w:rsidP="00642C25">
+      <w:p w14:paraId="469B8099" w14:textId="764E4939" w:rsidR="0090582A" w:rsidRPr="006340C6" w:rsidRDefault="00642C25" w:rsidP="006340C6">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B430EE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:tbl>
-[...49 lines deleted...]
-      </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-797073202"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0570512A" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25">
+      <w:p w14:paraId="0570512A" w14:textId="77777777" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00642C25" w:rsidP="005F62E0">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B430EE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00642C25">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:tbl>
-[...40 lines deleted...]
-      <w:p w14:paraId="541BE831" w14:textId="7FD765FB" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00B406E3">
+      <w:p w14:paraId="541BE831" w14:textId="7FD765FB" w:rsidR="00642C25" w:rsidRPr="00642C25" w:rsidRDefault="00FB73FE">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5105CD9E" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C999257" w14:textId="77777777" w:rsidR="00B406E3" w:rsidRDefault="00B406E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8830"/>
     </w:tblGrid>
     <w:tr w:rsidR="00634212" w14:paraId="576C18A2" w14:textId="77777777" w:rsidTr="00861389">
       <w:trPr>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8830" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="2" w:space="0" w:color="003366"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="026F369C" w14:textId="77777777" w:rsidR="00861389" w:rsidRDefault="00861389" w:rsidP="00861389">
+        <w:p w14:paraId="47CADB6A" w14:textId="77777777" w:rsidR="00FB73FE" w:rsidRPr="00FB73FE" w:rsidRDefault="00FB73FE" w:rsidP="00FB73FE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4513"/>
               <w:tab w:val="right" w:pos="9026"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00861389">
+          <w:r w:rsidRPr="00FB73FE">
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Escritura creativa: tendencias en procesos de </w:t>
+            <w:t xml:space="preserve">Título en español (en Mayúscula y Minúscula, Times New Roman, </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="16A873B8" w14:textId="3319DE3A" w:rsidR="00634212" w:rsidRDefault="00861389" w:rsidP="00861389">
+        <w:p w14:paraId="16A873B8" w14:textId="4C50547D" w:rsidR="00634212" w:rsidRDefault="00FB73FE" w:rsidP="00FB73FE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4513"/>
               <w:tab w:val="right" w:pos="9026"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidRPr="00861389">
+          <w:r w:rsidRPr="00FB73FE">
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>aprendizaje</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> y enseñanza en producción textual.</w:t>
+            <w:t>18 tamaño, central) en negrita, color azul oscuro</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="19FFF625" w14:textId="57FB0E82" w:rsidR="0090582A" w:rsidRDefault="00861389">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00313FC7">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="003366"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3958B6" wp14:editId="79086207">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3958B6" wp14:editId="79086207">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>31217</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-459740</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1507490" cy="455295"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6076,110 +5814,110 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1507490" cy="455295"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8830"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F71BE7" w14:paraId="30CC75E8" w14:textId="77777777" w:rsidTr="00F71BE7">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8830" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="003366"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="383A549A" w14:textId="30B66E4D" w:rsidR="00F71BE7" w:rsidRDefault="00F71BE7" w:rsidP="00F71BE7">
+        <w:p w14:paraId="383A549A" w14:textId="7398D1DA" w:rsidR="00F71BE7" w:rsidRDefault="00FB73FE" w:rsidP="00F71BE7">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F71BE7">
+          <w:r w:rsidRPr="00FB73FE">
             <w:rPr>
               <w:color w:val="003366"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Vol. 1 Núm. 1 (2025): Enero – Junio</w:t>
+            <w:t>Vol. X Núm. X (202X): Mes - Mes</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="60BC0ECB" w14:textId="61B25683" w:rsidR="00F71BE7" w:rsidRPr="00313FC7" w:rsidRDefault="00F71BE7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00313FC7">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="003366"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E786D5" wp14:editId="61AAED63">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E786D5" wp14:editId="61AAED63">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>24898</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-461351</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1507490" cy="455295"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6195,52 +5933,52 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1507490" cy="455295"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA42698"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB9E726C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listaconvietas"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -6310,289 +6048,585 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1407991530">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090582A"/>
+    <w:rsid w:val="00006EBE"/>
     <w:rsid w:val="00067132"/>
+    <w:rsid w:val="000B5123"/>
+    <w:rsid w:val="000F53C6"/>
+    <w:rsid w:val="0012708F"/>
+    <w:rsid w:val="0012746C"/>
+    <w:rsid w:val="001429AB"/>
+    <w:rsid w:val="001469A5"/>
+    <w:rsid w:val="00166D87"/>
+    <w:rsid w:val="001842EC"/>
+    <w:rsid w:val="001C0C00"/>
+    <w:rsid w:val="00201333"/>
+    <w:rsid w:val="00214C65"/>
+    <w:rsid w:val="00264CF6"/>
+    <w:rsid w:val="002B0992"/>
+    <w:rsid w:val="002C55E0"/>
     <w:rsid w:val="002E26F9"/>
     <w:rsid w:val="002F3250"/>
     <w:rsid w:val="00313FC7"/>
+    <w:rsid w:val="00363312"/>
     <w:rsid w:val="003D4620"/>
+    <w:rsid w:val="004B172A"/>
     <w:rsid w:val="004B5C78"/>
+    <w:rsid w:val="005154FE"/>
     <w:rsid w:val="00567039"/>
+    <w:rsid w:val="00572DEF"/>
+    <w:rsid w:val="005838AC"/>
+    <w:rsid w:val="005F62E0"/>
+    <w:rsid w:val="006340C6"/>
     <w:rsid w:val="00634212"/>
     <w:rsid w:val="00642C25"/>
+    <w:rsid w:val="00684407"/>
+    <w:rsid w:val="00696EC3"/>
+    <w:rsid w:val="006E53E9"/>
     <w:rsid w:val="007010F8"/>
+    <w:rsid w:val="00713A43"/>
     <w:rsid w:val="007577EC"/>
     <w:rsid w:val="0077671B"/>
     <w:rsid w:val="007F1B3D"/>
+    <w:rsid w:val="007F7C57"/>
     <w:rsid w:val="00861389"/>
+    <w:rsid w:val="008A2488"/>
     <w:rsid w:val="008B10D0"/>
     <w:rsid w:val="008D18D7"/>
+    <w:rsid w:val="008F1103"/>
     <w:rsid w:val="0090582A"/>
+    <w:rsid w:val="00946E2B"/>
+    <w:rsid w:val="00A41D25"/>
     <w:rsid w:val="00A6080E"/>
+    <w:rsid w:val="00A717DB"/>
     <w:rsid w:val="00A75C0E"/>
+    <w:rsid w:val="00AA003C"/>
+    <w:rsid w:val="00AA3BBB"/>
     <w:rsid w:val="00B062C5"/>
     <w:rsid w:val="00B406E3"/>
     <w:rsid w:val="00B430EE"/>
+    <w:rsid w:val="00B97B3A"/>
     <w:rsid w:val="00BD585A"/>
     <w:rsid w:val="00BF3AE6"/>
+    <w:rsid w:val="00C13FDD"/>
+    <w:rsid w:val="00C47E19"/>
+    <w:rsid w:val="00CE2D7B"/>
+    <w:rsid w:val="00D01C13"/>
     <w:rsid w:val="00D56AFC"/>
+    <w:rsid w:val="00D62DA8"/>
+    <w:rsid w:val="00DF4D01"/>
+    <w:rsid w:val="00E532A0"/>
+    <w:rsid w:val="00E66CC7"/>
+    <w:rsid w:val="00E72591"/>
+    <w:rsid w:val="00E8195F"/>
+    <w:rsid w:val="00E831AE"/>
     <w:rsid w:val="00EB1CAC"/>
     <w:rsid w:val="00EB2A93"/>
+    <w:rsid w:val="00F54ACE"/>
+    <w:rsid w:val="00F7031E"/>
     <w:rsid w:val="00F71BE7"/>
+    <w:rsid w:val="00F73EEB"/>
+    <w:rsid w:val="00F869C0"/>
+    <w:rsid w:val="00F9267E"/>
+    <w:rsid w:val="00F97548"/>
+    <w:rsid w:val="00FA1EE3"/>
+    <w:rsid w:val="00FB73FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4567E26F"/>
+  <w15:docId w15:val="{4FC5E799-FD7E-4AC1-A30F-EE1934E7A6C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00512BF9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AC0B14"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -7033,52 +7067,52 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="parrafoMCar">
     <w:name w:val="parrafoM Car"/>
     <w:link w:val="parrafoM"/>
     <w:rsid w:val="001D2E08"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:rsid w:val="00AC0B14"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver3">
+    <w:name w:val="Mención sin resolver3"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0075696B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007364AE"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
@@ -7281,52 +7315,52 @@
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable2">
-    <w:name w:val="Plain Table 2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal21">
+    <w:name w:val="Tabla normal 21"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00C03FB6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -7727,1409 +7761,89 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F71BE7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EB2A93"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...413 lines deleted...]
-    <w:name w:val="Mención sin resolver1"/>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C47D04"/>
+    <w:rsid w:val="00A717DB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver2">
-[...905 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2013990840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unu.edu.pe/bitstream/handle/UNU/6459/B7_2023_UNU_EDUCACION_2023_T_LINA-AREVALO_V1.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yeinny.rueda@unipamplona.edu.co" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.unad.edu.co/handle/10596/55772" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8521-3967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/bitstream/10495/36936/1/JimenezJorge_2023_EscrituraDispositivosMoviles.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.unipamplona.edu.co/index.php/HUTECEDU/article/view/3736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espacio.digital.upel.edu.ve/index.php/TGM/article/view/742/666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3031-8370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22463/25909215.4141" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3031-8370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8521-3967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -9400,77 +8114,77 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgCNyZT5mTA0r5AFrZpAxj+tWLAAg==">CgMxLjA4AGpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfNTQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTc5EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE0MRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83NRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl81MxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNzgSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTAyEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEwORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8yNRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMzASEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTY5EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzI0EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE4OBISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMTESEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfODcSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTMxEhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzM0EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE2EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEzNxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xODQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTIzEhJMdWN5IER1cmFuIEJlY2VycmFqSwo1c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzESEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTYwEhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzM1EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE3MxISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80ORISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMTYSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTEyEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE4MBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83MhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNTYSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTISEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTkwEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEwOBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl82NhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xODYSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTA1EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzI2EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzUxEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEzNhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNzESEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfOTASEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfNTcSEkx1Y3kgRHVyYW4gQmVjZXJyYWpLCjVzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMxISTHVjeSBEdXJhbiBCZWNlcnJhaksKNXN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl84EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzQwEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE2MRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80MxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMjESEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMzkSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMzASEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfNjASEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTEzEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE1NBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80NBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83OBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80MRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNTgSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfODQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTASEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfOTMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTQzEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE2NRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMjcSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTY2EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEyNRISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xODMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMjgSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfOTkSEkx1Y3kgRHVyYW4gQmVjZXJyYWpMCjZzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfODESEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTc3EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzMyEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE1MhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xNTMSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTI5EhJMdWN5IER1cmFuIEJlY2VycmFqTAo2c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE1EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzEzORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8zMRISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8yMhISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80NhISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMzQSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTUwEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzExOBISTHVjeSBEdXJhbiBCZWNlcnJhaksKNXN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl83EhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE3NhISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xOBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl82MxISTHVjeSBEdXJhbiBCZWNlcnJhak0KN3N1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8xMTUSEkx1Y3kgRHVyYW4gQmVjZXJyYWpNCjdzdWdnZXN0SWRJbXBvcnQ4MzVlMTNkOC04NTdhLTQ0MTItODZiOS1jZTQ2ZmYyZWE1Y2JfMTMzEhJMdWN5IER1cmFuIEJlY2VycmFqTQo3c3VnZ2VzdElkSW1wb3J0ODM1ZTEzZDgtODU3YS00NDEyLTg2YjktY2U0NmZmMmVhNWNiXzE0NBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl82ORISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl8zNxISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl80OBISTHVjeSBEdXJhbiBCZWNlcnJhakwKNnN1Z2dlc3RJZEltcG9ydDgzNWUxM2Q4LTg1N2EtNDQxMi04NmI5LWNlNDZmZjJlYTVjYl85NhISTHVjeSBEdXJhbiBCZWNlcnJhciExMGhOcTRmdEJldlJONE1iSGtHSmxvaG0walU0YTFmRVc=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>19166</Characters>
+  <Pages>5</Pages>
+  <Words>1919</Words>
+  <Characters>10557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22605</CharactersWithSpaces>
+  <CharactersWithSpaces>12452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuario de Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>986244fe0b99831275bfb6efb531dd95d1a52231e0860307f16fb22cb040f10c</vt:lpwstr>
   </property>
 </Properties>
 </file>