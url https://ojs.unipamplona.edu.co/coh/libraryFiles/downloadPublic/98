--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -1,8208 +1,3222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="53540B22" w14:textId="0E936047" w:rsidR="00243E6E" w:rsidRPr="007475AF" w:rsidRDefault="00243E6E"/>
-    <w:p w14:paraId="7BB1D02D" w14:textId="0608B5DA" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+    <w:p w14:paraId="0A6EC89E" w14:textId="351C9C17" w:rsidR="000E7C59" w:rsidRDefault="000E7C59" w:rsidP="007267C8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235044536"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20685E3B" wp14:editId="6B9CF38D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-913765</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1206339</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="130175" cy="10093960"/>
+                <wp:effectExtent l="0" t="0" r="22225" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Rectángulo 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130175" cy="10093960"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="50000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5AAEAFC3" id="Rectángulo 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-71.95pt;margin-top:-95pt;width:10.25pt;height:794.8pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsjqTppQIAAP8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpOm3YN6hRBig4D&#10;urZoO/RZlaXYgCRqkhIn+5t9y35slOw4QS8bUCwPiiiS54jHIs/O11qRlXC+AVPS4iCnRBgOVWMW&#10;Jf3+cPnpMyU+MFMxBUaUdCM8PZ9+/HDW2okYQQ2qEo4giPGT1pa0DsFOsszzWmjmD8AKg04JTrOA&#10;pltklWMtomuVjfL8OGvBVdYBF97j6UXnpNOEL6Xg4UZKLwJRJcW7hbS6tD7FNZuescnCMVs3vL8G&#10;e8ctNGsMkg5QFywwsnTNCyjdcAceZDjgoDOQsuEi1YDVFPmzau5rZkWqBcXxdpDJ/z9Yfr26daSp&#10;SjqmxDCNn+gORfv9yyyWCsg4CtRaP8G4e3vresvjNla7lk7Hf6yDrJOom0FUsQ6E42FxmBcnCM7R&#10;VeT56eHpcZI926Vb58MXAZrETUkdXiCJyVZXPiAlhm5DIpsH1VSXjVLJiC9FzJUjK4bfmHEuTChS&#10;ulrqb1B15+Mcf7EYxEqPK6Z01j6aMu8lOIkM/yJA8siQRUU7DdMubJSIvMrcCYkfA1UbpQqGm74s&#10;ztesEt1x8SZ1AozIEtUasDt13sDuJOrjY6pIXTQk53+7WJc8ZCRmMGFI1o0B9xqAwk/WM3fxW5E6&#10;aaJKT1Bt8Kk66HrYW37Z4HO5Yj7cModNi+2Ngyjc4CIVtCWFfkdJDe7na+cxHnsJvZS0OARK6n8s&#10;mROUqK8Gu+y0ODqKUyMZR+OTERpu3/O07zFLPQd8gwWOPMvTNsYHtd1KB/oR59UssqKLGY7cJeXB&#10;bY156IYTTjwuZrMUhpPCsnBl7i2P4FHV2A4P60fmbN8zAdvtGrYDg02etU4XGzMNzJYBZJP6aqdr&#10;rzdOmdQU/USMY2zfTlG7uT39AwAA//8DAFBLAwQUAAYACAAAACEA3I96LOEAAAAPAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNGF0qAgS2OMnjjZol63MALKzhJ2C/j2Tk96m8l8&#10;+ef78/1qBjHj5HpLCqJNCAKptk1PrYLq+BLcg3BeU6MHS6jgBx3si+urXGeNXegV54NvBYeQy7SC&#10;zvsxk9LVHRrtNnZE4tunnYz2vE6tbCa9cLgZ5DYME2l0T/yh0yM+dVh/H85GQVsmVVz261wuH3df&#10;tnp79sl7pdTtzfr4AMLj6v9guOizOhTsdLJnapwYFATRLk6ZvUxpyLWYCaJtvANxYjpO0wRkkcv/&#10;PYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKyOpOmlAgAA/wUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANyPeizhAAAADwEAAA8AAAAAAAAA&#10;AAAAAAAA/wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" fillcolor="#1f3763 [1604]" strokecolor="#2f5496 [2404]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4717F4" w14:textId="7BA01F44" w:rsidR="00243E6E" w:rsidRPr="004F1C5E" w:rsidRDefault="007735DB" w:rsidP="004F1C5E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007735DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007735DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Título del artículo en idioma español</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615449DF" w14:textId="7497EC0D" w:rsidR="00320555" w:rsidRPr="007735DB" w:rsidRDefault="007735DB" w:rsidP="00320555">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007735DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...82 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Title of the article in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5467175D" w14:textId="77777777" w:rsidR="00330174" w:rsidRPr="007735DB" w:rsidRDefault="00330174" w:rsidP="00E24342">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C4AFD8" w14:textId="77777777" w:rsidR="00903F2E" w:rsidRPr="007735DB" w:rsidRDefault="00903F2E" w:rsidP="004254D2">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00903F2E" w:rsidRPr="007735DB" w:rsidSect="00A76DEE">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:pgNumType w:start="87"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1134" w:footer="397" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC10C99" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
-[...126 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="4F2C5426" w14:textId="1B4ADDC2" w:rsidR="00320555" w:rsidRPr="000E53A0" w:rsidRDefault="004134B4" w:rsidP="00842C7F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dra. Daisy Johanna Contreras Paredes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6C3074" w14:textId="05C0BC6F" w:rsidR="00996A3D" w:rsidRPr="000E53A0" w:rsidRDefault="00135FF8" w:rsidP="00842C7F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Universidad de Pamplona, Programa de Terapia Ocupacional, Pam</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plona, Norte de Santander, Colombia; E-mail:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rcoh@unipamplona.edu.co; ORCID: 0000-0002-0917-0714.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B3F4F3" w14:textId="77777777" w:rsidR="00320555" w:rsidRPr="000E53A0" w:rsidRDefault="00320555" w:rsidP="00842C7F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D54F64" w14:textId="538793BB" w:rsidR="007735DB" w:rsidRPr="000E53A0" w:rsidRDefault="003C6D62" w:rsidP="00842C7F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MSc</w:t>
+      </w:r>
+      <w:r w:rsidR="007735DB" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Nombres Apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6180B5E6" w14:textId="389C5C75" w:rsidR="00996A3D" w:rsidRPr="00135FF8" w:rsidRDefault="003C6D62" w:rsidP="00135FF8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Institución, Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País;</w:t>
+      </w:r>
+      <w:r w:rsidR="00135FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>E-mail: autor2@dominio.edu.co; ORCID: 0000-0000-0000-0000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF503F3" w14:textId="77777777" w:rsidR="007735DB" w:rsidRPr="00135FF8" w:rsidRDefault="007735DB" w:rsidP="00842C7F">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>Universidad Unisangil</w:t>
-[...339 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3830B620" w14:textId="4D62820D" w:rsidR="007735DB" w:rsidRPr="000E53A0" w:rsidRDefault="007267C8" w:rsidP="007267C8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2665"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...200 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007735DB" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lic. Nombres Apellidos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538BBFD1" w14:textId="26CF9CFD" w:rsidR="009C59FF" w:rsidRPr="00135FF8" w:rsidRDefault="007735DB" w:rsidP="00135FF8">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...642 lines deleted...]
-        <w:sectPr w:rsidR="00F54F0F" w:rsidRPr="007475AF" w:rsidSect="00330174">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009C59FF" w:rsidRPr="00135FF8" w:rsidSect="00320555">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Institución, Facultad, Programa o Grupo de Investigación, Ciudad, Departamento, País;</w:t>
+      </w:r>
+      <w:r w:rsidR="00135FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6D62" w:rsidRPr="00135FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">E-mail: autor3@dominio.edu.co; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>Introducción</w:t>
-[...623 lines deleted...]
-        <w:sectPr w:rsidR="00514EE7" w:rsidSect="00514EE7">
+        <w:t>ORCID: 0000-0000-0000-0000</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6D62" w:rsidRPr="00135FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24773E0C" w14:textId="77777777" w:rsidR="00320555" w:rsidRPr="00135FF8" w:rsidRDefault="00320555" w:rsidP="00842C7F">
+      <w:pPr>
+        <w:pStyle w:val="ADYNAAbstrac"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00320555" w:rsidRPr="00135FF8" w:rsidSect="004F1C5E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:num="3" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D5CE81" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6BE5C1BF" w14:textId="416D9844" w:rsidR="004F1C5E" w:rsidRPr="00135FF8" w:rsidRDefault="004F1C5E" w:rsidP="004F1C5E">
+      <w:pPr>
+        <w:pStyle w:val="ADYNAAbstrac"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C97A001" w14:textId="55B6A8C4" w:rsidR="00BC3625" w:rsidRPr="000E53A0" w:rsidRDefault="00E24342" w:rsidP="004F1C5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3625" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecibido: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F10E9" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3625" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3625" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006F10E9" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3625" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptado: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00/00/0000    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ublicación:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1C5E" w:rsidRPr="000E53A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="es-PY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 00/00/0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F4C699" w14:textId="77777777" w:rsidR="00243E6E" w:rsidRPr="007475AF" w:rsidRDefault="00243E6E" w:rsidP="00243E6E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C79F552" w14:textId="24D98003" w:rsidR="00F8495C" w:rsidRPr="0099024A" w:rsidRDefault="009907C3" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00711461" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esumen</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk132717793"/>
+      <w:r w:rsidR="000E53A0" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24342" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este instructivo es una guía de pautas para preparar el manuscrito de artículos para RCOH. Use este documento como plantilla en Microsoft Word. El manuscrito debe estar escrito en español o inglés. La longitud del manuscrito no debe superar 7 páginas. Se debe mantener la totalidad del estilo de esta plantilla. El estilo de tipo de letra de la totalidad del manuscrito es Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E24342" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E24342" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; note que en cada aparte del manuscrito hay cambios en el tamaño y formato del texto (negrilla y cursiva). Por ejemplo, el título tiene tamaño 16, negrilla, alineación izquierda. Este resumen tiene la palabra Resumen en negrilla, tamaño 9. La longitud máxima del resumen no debe exceder 250 palabras. Las palabras clave están separadas por un punto y coma.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="43DE9371" w14:textId="77777777" w:rsidR="0099024A" w:rsidRDefault="0099024A" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C15B0C3" w14:textId="3BA85556" w:rsidR="00E24342" w:rsidRPr="0099024A" w:rsidRDefault="00E24342" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>formato del manuscrito; Instrucciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2BFB30" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="0099024A" w:rsidRDefault="00E24342" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373A8687" w14:textId="11539BD5" w:rsidR="00E24342" w:rsidRPr="0099024A" w:rsidRDefault="00711461" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="000E53A0" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24342" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This instruction gives you guidelines for preparing papers for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E24342" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RCOH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E24342" w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Use this document as a template in Microsoft Word. The manuscript must be written in Spanish or English. The length of the manuscript should be kept within 7 pages. The entire style of this template must be maintained. The font style of the entire manuscript is Times New Roman; Note that in each part of the manuscript there are changes in the size and format of the text (bold and italic). For example, the title is size 16, bold, left aligned. This abstract has the word Abstract in bold, size 9. The maximum length of the abstract should not exceed 300 words. Keywords are separated by a semicolon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CB1B92" w14:textId="77777777" w:rsidR="00FF436F" w:rsidRPr="0099024A" w:rsidRDefault="00FF436F" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A7BF18" w14:textId="4416FBEA" w:rsidR="009907C3" w:rsidRPr="0099024A" w:rsidRDefault="00E24342" w:rsidP="0099024A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial MT" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>manuscript formatting; Instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD4F7C3" w14:textId="77777777" w:rsidR="00A92EAD" w:rsidRPr="004F7FDF" w:rsidRDefault="00A92EAD" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F31AE40" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="004F7FDF" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6928AC42" w14:textId="77777777" w:rsidR="001D393A" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E702DAA" w14:textId="68D90884" w:rsidR="00A76DEE" w:rsidRPr="004F7FDF" w:rsidRDefault="00A76DEE" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A76DEE" w:rsidRPr="004F7FDF" w:rsidSect="00711461">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="964" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5AB5F0" w14:textId="586546ED" w:rsidR="009907C3" w:rsidRPr="001D393A" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3625" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F762E45" w14:textId="77777777" w:rsidR="001D393A" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC89297" w14:textId="21ABAC51" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El manuscrito presentado debe prepararse estrictamente de acuerdo con las pautas presentadas en este documento plantilla. Aceptamos el documento en editores de texto MS Word (97 o superior) siempre que conserve las características de esta plantilla. El texto del manuscrito debe escribirse dentro del área de 2159 mm x 2794 mm (tamaño carta estándar). Los márgenes son los que tiene esta plantilla. El documento debe escribirse a espacio simple utilizando la fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, conservando los tamaños de letra establecidos en esta plantilla. Por ejemplo, el texto del cuerpo del artículo debe ser de 11 puntos; el resumen, los títulos de las figuras y las referencias deben ser de 8 puntos. Todos los títulos deben conservar el tamaño y estilo como aparece en esta plantilla, documento lleva los siguientes puntos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAC7DDF" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1765DE1B" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título principal del artículo debe escribirse en minúsculas, centrado y en tamaño 20 puntos; el título traducción del principal debe ir centrado y en tamaño 14 puntos. Si el idioma principal del manuscrito es inglés, entonces el título principal debe ir en inglés y el título traducción en español, y viceversa. Utilice caracteres de superíndice para hacer referencia a los nombres de las afiliaciones de los autores, que deben escribirse en letra cursiva después de los nombres de los autores. Indique también </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la dirección de correo electrónico del autor responsable de la correspondencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0682A8" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698BE10E" w14:textId="3645CEDF" w:rsidR="001D393A" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1 Amplitud y categorías de publicación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EA1D54" w14:textId="28A8A9EE" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se recomienda la extensión del manuscrita no exceda 15 (sin referencias) páginas. RCOH acepta para publicación las siguientes modalidades:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3726F1" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DDC8FE" w14:textId="683BFE4A" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.1 Artículo original</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7458CB" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Es un trabajo inédito derivado de una investigación que aporta información nueva sobre aspectos específicos y contribuye de manera relevante al conocimiento científico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497F3724" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3073404A" w14:textId="3973BDC0" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.2 Comunicación breve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC5AE17" w14:textId="3813BCBA" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Es el informe de resultados parciales de una investigación cuya divulgación rápida es de gran importancia. Es un trabajo de 1.000 palabras, máximo, con un número de figuras y tablas no mayor de 2 y cuyo resumen no debe pasar de 100 palabras. Los métodos, resultados y discusión se presentan agrupados en una única sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B4966D" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FBA6EA" w14:textId="6913D8DE" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.3 Nota técnica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693F5E9C" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Es un escrito breve en el que se describe en detalle una técnica de laboratorio novedosa o modificaciones realizadas a una técnica ya establecida, enfatizando las ventajas que tiene el procedimiento o la innovación desarrollada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1D6D66" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FABD04" w14:textId="708CEAAD" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.4 Revisión de tema</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C322FED" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Es un trabajo que constituye un "estado del arte" y que es presentado por expertos en un tema particular de las ciencias básicas, y que son invitados por el Comité Editorial. Se podrán someter en esta modalidad los trabajos de tesis de grado producto de una investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C655908" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0715821E" w14:textId="346DBA32" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.5 Números especiales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2D7643" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCOH podrá publicar números especiales de trabajos presentados en eventos de divulgación de resultados de investigación. En todo caso, las contribuciones deberán surtir el procedimiento de arbitraje establecido por RCOH.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1EDF79" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31701DD1" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.6 Presentación de casos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3534B451" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Descripción de un cuadro clínico que destaca alguna particularidad llamativa o especial, con análisis amplio de la literatura pertinente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F655A7" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2240B36C" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.7 Cartas al editor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080D8FEB" w14:textId="27300237" w:rsidR="00996A3D" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los lectores solicitan aclaraciones o presentan comentarios sobre cualquier material publicado en la revista. Todo material propuesto para publicación en RCOH, será revisado por el Comité Editorial y enviado para evaluación a evaluadores o pares científicos. Los editores informarán a los autores sobre la recepción de los trabajos, sobre los comentarios de los evaluadores y sobre la decisión final que se tome para su publicación. La revista RCOH se reserva el derecho de aceptar o rechazar los artículos y podrá hacer sugerencias que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiendan a mejorar su presentación. Los originales de los artículos permanecerán en los archivos de la revista hasta por un año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BBCE6D" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C218354" w14:textId="69D55D69" w:rsidR="00BC3625" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3625" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Material y Método</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396D85DF" w14:textId="77777777" w:rsidR="001D393A" w:rsidRPr="001D393A" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4FF695" w14:textId="59F50598" w:rsidR="00996A3D" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En esta sección se describe de manera clara y detallada el diseño de la investigación, el enfoque metodológico, el contexto de estudio, la población y muestra o unidades de análisis, los criterios de inclusión y exclusión cuando corresponda, las técnicas e instrumentos utilizados para la recolección de datos, así como los procedimientos empleados para su análisis. Asimismo, deben especificarse las consideraciones éticas, los permisos institucionales obtenidos, cuando sean aplicables, y las herramientas estadísticas o metodológicas utilizadas, de forma que el estudio pueda ser comprendido, evaluado y, en la medida de lo posible, replicado por otros investigadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A03071" w14:textId="77777777" w:rsidR="00514EE7" w:rsidRPr="001D393A" w:rsidRDefault="00514EE7" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FBDED4" w14:textId="30EF8FC2" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24342" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Edición de tablas y figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF798BF" w14:textId="77777777" w:rsidR="001D393A" w:rsidRDefault="001D393A" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0058AD32" w14:textId="716ADEF0" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras y tablas ocupan máximo el ancho de la columna; Use figuras y tablas de dos columnas de ancho solo si es absolutamente necesario.  Las tablas tienen el título encima de la tabla y las figuras tienen el título de debajo de ella (ver ejemplo Tab.1 y Fig.1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4934241B" w14:textId="77777777" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DCBD38" w14:textId="2AB5A82F" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="00E24342" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1601DDA1" wp14:editId="60A0390F">
+            <wp:extent cx="2572259" cy="2402958"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="0 Imagen"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Figure1.bmp"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId11">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="50000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2606770" cy="2435197"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B6BF8A" w14:textId="27B35D45" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04493" w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título de la figura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7297CF" w14:textId="68DEFED3" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996A3D">
-[...16 lines deleted...]
-        <w:t>Descripción sociodemográfica de la muestra (n=246)</w:t>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fuente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autor(es).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094D1E25" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D56AB71" w14:textId="5037D758" w:rsidR="00E24342" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las tablas y figuras se numeran consecutivamente con números arábigos. Vea un ejemplo de formato correcto de tablas y figuras en la Tab.1 y la Fig. 1. Ubique las tablas y figuras cerca de la primera referencia a ellas, preferiblemente al principio o al final de cada columna. No use abreviaturas en los encabezados de columna. Para los subtítulos de tablas y figuras, y el texto en tablas, use la fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con un tamaño de 8 puntos. Use solo líneas horizontales. Evite el texto en negrita. Las imágenes deben ser de alta calidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B13AEAF" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12169138" w14:textId="76D615D1" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tabla 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04493" w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Título de la tabla</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablanormal2"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="4316" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2152"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1394"/>
+        <w:gridCol w:w="1455"/>
+        <w:gridCol w:w="1467"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00996A3D" w:rsidRPr="00996A3D" w14:paraId="743A8E8A" w14:textId="77777777" w:rsidTr="00996A3D">
+      <w:tr w:rsidR="009C6851" w:rsidRPr="00F45AA1" w14:paraId="3DD91409" w14:textId="77777777" w:rsidTr="00F45AA1">
         <w:trPr>
-          <w:trHeight w:val="186"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="28"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5027" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5FDF8A" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="22BED307" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Estado Sociodemográfico</w:t>
+              <w:t>Material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="450F7F35" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="0DB27376" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Frecuencia</w:t>
+              <w:t>Temperatura</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12042706" w14:textId="3851E0AA" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45AA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(°C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8FF86E" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="4459CAA6" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Porcentaje</w:t>
+              <w:t>Deformación</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C0285B" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45AA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996A3D" w:rsidRPr="00996A3D" w14:paraId="2848AE2F" w14:textId="77777777" w:rsidTr="00996A3D">
+      <w:tr w:rsidR="009C6851" w:rsidRPr="00F45AA1" w14:paraId="4A23C902" w14:textId="77777777" w:rsidTr="00F45AA1">
         <w:trPr>
-          <w:trHeight w:val="292"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="28"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2152" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="057B4AA2" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="4BE2631A" w14:textId="0A6AF7AA" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Género:</w:t>
+              <w:t>Plástico 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65EADE20" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="4700C160" w14:textId="2C0B9CB8" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Femenino</w:t>
+              <w:t>61.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E585115" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="03074D0E" w14:textId="548807C0" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>8.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C6851" w:rsidRPr="00F45AA1" w14:paraId="755D38BD" w14:textId="77777777" w:rsidTr="00F45AA1">
+        <w:trPr>
+          <w:trHeight w:val="28"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E33109" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
+            <w:pPr>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45AA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plástico 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2B7C35" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="7BDD18E8" w14:textId="019E207A" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>21,7</w:t>
-[...52 lines deleted...]
-              <w:t>Masculino</w:t>
+              <w:t>61.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67A9205B" w14:textId="77777777" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
+          <w:p w14:paraId="6C117909" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="00F45AA1" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
             <w:pPr>
-              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:pStyle w:val="Sinespaciado"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00996A3D">
+            <w:r w:rsidRPr="00F45AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>36</w:t>
-[...26 lines deleted...]
-              <w:t>78,3</w:t>
+              <w:t>6.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996A3D" w:rsidRPr="00996A3D" w14:paraId="3F97D695" w14:textId="77777777" w:rsidTr="00996A3D">
-[...2074 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B64F971" w14:textId="6B75DB54" w:rsidR="00996A3D" w:rsidRPr="00996A3D" w:rsidRDefault="00996A3D" w:rsidP="00996A3D">
-[...5 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="1456AF36" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="00F45AA1">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fuente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autor(es)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7435B8CD" w14:textId="164E035E" w:rsidR="00F2270B" w:rsidRDefault="00F2270B" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E3DE00" w14:textId="45C89053" w:rsidR="00F45AA1" w:rsidRDefault="00F45AA1" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A559054" w14:textId="77777777" w:rsidR="00F45AA1" w:rsidRPr="001D393A" w:rsidRDefault="00F45AA1" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4231F5" w14:textId="050D4368" w:rsidR="00144E0C" w:rsidRPr="001D393A" w:rsidRDefault="00F45AA1" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00144E0C" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CE5638" w14:textId="77777777" w:rsidR="00F45AA1" w:rsidRDefault="00F45AA1" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00996A3D">
-[...2 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w14:paraId="1A45EF32" w14:textId="68DFB276" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Fuente: autores</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00514EE7" w:rsidSect="00F54F0F">
-[...16 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:t>En esta sección se presentan de manera objetiva, clara y organizada los principales hallazgos del estudio, en coherencia con los objetivos planteados y la metodología empleada. Los resultados deben exponerse mediante texto, tablas, figuras o gráficos cuando sean pertinentes, evitando duplicar la información entre estos recursos. En investigaciones relacionadas con la ocupación humana, se recomienda destacar los hallazgos sobre desempeño ocupacional, participación, funcionalidad, calidad de vida, inclusión, bienestar, adaptación al entorno o cualquier otra variable relevante para la práctica profesional y la investigación. La interpretación de los resultados no debe desarrollarse en esta sección, sino reservarse para la discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F78215" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAC1681" w14:textId="5C4D213F" w:rsidR="000A6D3D" w:rsidRPr="001D393A" w:rsidRDefault="00F45AA1" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...923 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6D3D" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discusión</w:t>
+      </w:r>
+      <w:r w:rsidR="00996A3D" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6D3D" w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F33DEEB" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A18574" w14:textId="3BD7C1D5" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se interpretan y analizan críticamente los principales hallazgos del estudio, contrastándolos con la evidencia científica disponible y con los objetivos e hipótesis planteados. Se deben explicar las implicaciones de los resultados para el cuidado y la ocupación humana, destacando sus aportes al conocimiento, a la práctica profesional, a la docencia, a la investigación y a la formulación de políticas cuando sea pertinente. Asimismo, es importante reconocer las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tabla 3. Nivel de depresión                            </w:t>
-[...2281 lines deleted...]
-    <w:sectPr w:rsidR="007475AF" w:rsidRPr="00BC3625" w:rsidSect="00F54F0F">
+        <w:t xml:space="preserve">fortalezas y limitaciones del estudio, discutir posibles sesgos y plantear recomendaciones para futuras investigaciones. La discusión debe centrarse en el significado y alcance de los resultados, evitando repetir la información presentada en la sección de resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBA7CD1" w14:textId="77777777" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E884A01" w14:textId="1689BA3D" w:rsidR="009C6851" w:rsidRPr="001D393A" w:rsidRDefault="009C6851" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presente aquí las conclusiones principales del trabajo. Comente los resultados relevantes del estudio, resaltando los aspectos nuevos e importantes. Puede exponer opiniones propias fundamentadas sobre los resultados y las consecuencias derivadas de la investigación, así como las limitaciones del estudio podrían ser comentadas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02523F18" w14:textId="0D8BD7F1" w:rsidR="00996A3D" w:rsidRPr="001D393A" w:rsidRDefault="00996A3D" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27842531" w14:textId="67065ECD" w:rsidR="00F2270B" w:rsidRPr="001D393A" w:rsidRDefault="000A6D3D" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D393A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E47135" w14:textId="77777777" w:rsidR="00F45AA1" w:rsidRDefault="00F45AA1" w:rsidP="001D393A">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="308E5974" w14:textId="669251D8" w:rsidR="00F45AA1" w:rsidRPr="00A76DEE" w:rsidRDefault="00A76DEE" w:rsidP="00F45AA1">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido, I., Apellido, I., &amp; Apellido, I. (Año). Título del artículo con solo la primera palabra en mayúscula. Nombre de la Revista en Cursiva, volumen(número), páginas de inicio–fin. https://doi.org/código-doi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50658D05" w14:textId="4F693CAF" w:rsidR="00C00205" w:rsidRPr="00F45AA1" w:rsidRDefault="00F45AA1" w:rsidP="00F45AA1">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martínez, L., Rodríguez, P., Sánchez, M., &amp; Torres, F. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Physical activity and metabolic health indicators in adolescents. International Journal of Environmental Research and Public Health, 17(12), 1–12. https://doi.org/10.xxxx/xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C00205" w:rsidRPr="00F45AA1" w:rsidSect="00A76DEE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1134" w:footer="708" w:gutter="0"/>
+      <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DCA375A" w14:textId="77777777" w:rsidR="00E60E7E" w:rsidRPr="007475AF" w:rsidRDefault="00E60E7E" w:rsidP="00243E6E">
+    <w:p w14:paraId="7EA9804C" w14:textId="77777777" w:rsidR="00A25A75" w:rsidRPr="007475AF" w:rsidRDefault="00A25A75" w:rsidP="00243E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007475AF">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5391C98B" w14:textId="77777777" w:rsidR="00E60E7E" w:rsidRPr="007475AF" w:rsidRDefault="00E60E7E" w:rsidP="00243E6E">
+    <w:p w14:paraId="255E5632" w14:textId="77777777" w:rsidR="00A25A75" w:rsidRPr="007475AF" w:rsidRDefault="00A25A75" w:rsidP="00243E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007475AF">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1541398635"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2D767332" w14:textId="76B236E0" w:rsidR="005B167F" w:rsidRDefault="005B167F">
+      <w:p w14:paraId="2D767332" w14:textId="282606C6" w:rsidR="005B167F" w:rsidRDefault="005B167F">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5AA44CC6" w14:textId="48BC2E49" w:rsidR="00243E6E" w:rsidRPr="007475AF" w:rsidRDefault="005B167F" w:rsidP="00243E6E">
+  <w:p w14:paraId="5AA44CC6" w14:textId="55DE91AD" w:rsidR="00243E6E" w:rsidRPr="007267C8" w:rsidRDefault="007267C8" w:rsidP="009C6851">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FFFFFF"/>
         <w:spacing w:val="10"/>
         <w:kern w:val="0"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00514EE7">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF"/>
+        <w:spacing w:val="10"/>
+        <w:kern w:val="0"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696324A7" wp14:editId="3C2041AD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-633730</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>131303</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="561340" cy="197485"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="88x31.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="561340" cy="197485"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="009C6851" w:rsidRPr="007267C8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="10"/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Como citar este articulo</w:t>
+      <w:t xml:space="preserve">Como citar este articulo: </w:t>
     </w:r>
-    <w:r w:rsidRPr="00514EE7">
+    <w:r w:rsidR="000E7C59" w:rsidRPr="007267C8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="10"/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t xml:space="preserve">: Velandia Arenas AX, Garces </w:t>
+      <w:t xml:space="preserve">Apellido, I., Apellido, I., &amp; Apellido, I. (Año). Título del artículo con solo la primera palabra en mayúscula. </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00514EE7">
+    <w:r w:rsidRPr="007267C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:spacing w:val="10"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Cuidado Y Ocupación Humana</w:t>
+    </w:r>
+    <w:r w:rsidR="000E7C59" w:rsidRPr="007267C8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="10"/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Bohorquez</w:t>
+      <w:t xml:space="preserve">, volumen(número), páginas de inicio–fin. </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00514EE7">
+    <w:r w:rsidRPr="007267C8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="10"/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t xml:space="preserve"> DV, Aparicio KN, Remolina Bautista SD, Guerrero Vergara KT, Olarte Rueda G. Niveles de ansiedad y depresión en pacientes con IRC en tratamientos de diálisis y hemodiálisis. Revista Cuidado y Ocupación Humana; Volumen 14(2) (2025).</w:t>
+      <w:t>https://doi.org/10.24054/0000</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FF4E9FF" w14:textId="77777777" w:rsidR="00E60E7E" w:rsidRPr="007475AF" w:rsidRDefault="00E60E7E" w:rsidP="00243E6E">
+    <w:p w14:paraId="0F2738C5" w14:textId="77777777" w:rsidR="00A25A75" w:rsidRPr="007475AF" w:rsidRDefault="00A25A75" w:rsidP="00243E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007475AF">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D9B6F2A" w14:textId="77777777" w:rsidR="00E60E7E" w:rsidRPr="007475AF" w:rsidRDefault="00E60E7E" w:rsidP="00243E6E">
+    <w:p w14:paraId="5F856A19" w14:textId="77777777" w:rsidR="00A25A75" w:rsidRPr="007475AF" w:rsidRDefault="00A25A75" w:rsidP="00243E6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007475AF">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="784C503D" w14:textId="49A70F46" w:rsidR="00F8495C" w:rsidRPr="007475AF" w:rsidRDefault="00B55442">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="56C1B7BB" w14:textId="6F8D1B5C" w:rsidR="005B5924" w:rsidRDefault="00A76DEE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="581558A7" wp14:editId="39F7615C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DA9983D" wp14:editId="182EB377">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-904875</wp:posOffset>
+            <wp:posOffset>748030</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-449580</wp:posOffset>
+            <wp:posOffset>-537210</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7790180" cy="1438275"/>
-[...2 lines deleted...]
-          <wp:docPr id="1673907703" name="Imagen 1"/>
+          <wp:extent cx="850265" cy="770890"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20817"/>
+              <wp:lineTo x="21294" y="20817"/>
+              <wp:lineTo x="21294" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="4" name="Imagen 4"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7790180" cy="1438275"/>
+                    <a:ext cx="850265" cy="770890"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E13B862" wp14:editId="708778B5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>1530350</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>83820</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3439160" cy="224790"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="217" name="Cuadro de texto 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3439160" cy="224790"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A991214" w14:textId="7474CFDF" w:rsidR="000E7C59" w:rsidRPr="000E7C59" w:rsidRDefault="000E7C59" w:rsidP="000E7C59">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000E7C59">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>Vol. 00 Núm. 0 (0000): Julio - Diciembre / Artículo de Revisión</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1E13B862" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:120.5pt;margin-top:6.6pt;width:270.8pt;height:17.7pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUBc9hEQIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4Xxy7SdNYcaouXadJ&#10;3YfU7QcQwDEacBmQ2Nmv7wWnabS9TfMDAt97D/ece1jdDkaTg/RBgW1oOZlSIi0HoeyuoT++P7y7&#10;oSREZgXTYGVDjzLQ2/XbN6ve1bKCDrSQniCIDXXvGtrF6OqiCLyThoUJOGkx2II3LOLR7wrhWY/o&#10;RhfVdHpd9OCF88BlCPj3fgzSdcZvW8nj17YNMhLdUOwt5tXndZvWYr1i9c4z1yl+aoP9QxeGKYuX&#10;nqHuWWRk79VfUEZxDwHaOOFgCmhbxWXmgGzK6R9snjrmZOaC4gR3lin8P1j+5fDNEyUaWpULSiwz&#10;OKTNngkPREgS5RCBVEmm3oUas58c5sfhPQw47kw5uEfgPwOxsOmY3ck776HvJBPYZpkqi4vSESck&#10;kG3/GQTexvYRMtDQepM0RFUIouO4jucRYR+E48+r2dWyvMYQx1hVzRbLPMOC1S/Vzof4UYIhadNQ&#10;jxbI6OzwGGLqhtUvKekyCw9K62wDbUnf0OW8mueCi4hREV2qlWnozTR9o28SyQ9W5OLIlB73eIG2&#10;J9aJ6Eg5DtsBE5MUWxBH5O9hdCO+Htx04H9T0qMTGxp+7ZmXlOhPFjVclrNZsm4+zOaLCg/+MrK9&#10;jDDLEaqhkZJxu4nZ7iPXO9S6VVmG105OvaLDsjqn15AsfHnOWa9vdv0MAAD//wMAUEsDBBQABgAI&#10;AAAAIQBGG8kN3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqN0QQprG&#10;qSoQVxDlR+LmxtskaryOYrcJb89yguNoRjPflJvZ9eKMY+g8aVguFAik2tuOGg3vb083OYgQDVnT&#10;e0IN3xhgU11elKawfqJXPO9iI7iEQmE0tDEOhZShbtGZsPADEnsHPzoTWY6NtKOZuNz1MlEqk850&#10;xAutGfChxfq4OzkNH8+Hr89UvTSP7m6Y/KwkuZXU+vpq3q5BRJzjXxh+8RkdKmba+xPZIHoNSbrk&#10;L5GN2wQEB+7zJAOx15DmGciqlP8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFAXP&#10;YRECAAD7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;RhvJDd4AAAAJAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="4A991214" w14:textId="7474CFDF" w:rsidR="000E7C59" w:rsidRPr="000E7C59" w:rsidRDefault="000E7C59" w:rsidP="000E7C59">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000E7C59">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>Vol. 00 Núm. 0 (0000): Julio - Diciembre / Artículo de Revisión</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007267C8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CF1520" wp14:editId="3C38D09F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>1598930</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-1061559</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3248025" cy="741045"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="6" name="Imagen 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Imagen 3"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3248025" cy="741045"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="067E0B2C" w14:textId="77777777" w:rsidR="00BA37B3" w:rsidRDefault="00BA37B3">
+  <w:p w14:paraId="346B39F3" w14:textId="617979F3" w:rsidR="005B5924" w:rsidRDefault="005B5924">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1740987C" w14:textId="77777777" w:rsidR="007267C8" w:rsidRPr="007267C8" w:rsidRDefault="007267C8">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63446DE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8266F522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8272,196 +3286,243 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="915288108">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00243E6E"/>
+    <w:rsid w:val="000179C1"/>
     <w:rsid w:val="00047C08"/>
     <w:rsid w:val="000A6D3D"/>
     <w:rsid w:val="000D2DEB"/>
+    <w:rsid w:val="000E53A0"/>
+    <w:rsid w:val="000E7C59"/>
     <w:rsid w:val="00105B8B"/>
     <w:rsid w:val="00132675"/>
+    <w:rsid w:val="00135FF8"/>
     <w:rsid w:val="00144E0C"/>
+    <w:rsid w:val="00154919"/>
     <w:rsid w:val="00163461"/>
     <w:rsid w:val="001A6BFF"/>
+    <w:rsid w:val="001D393A"/>
     <w:rsid w:val="001D7159"/>
     <w:rsid w:val="00243E6E"/>
+    <w:rsid w:val="002451A3"/>
     <w:rsid w:val="0025510B"/>
     <w:rsid w:val="00260D53"/>
     <w:rsid w:val="002B4992"/>
+    <w:rsid w:val="00320555"/>
     <w:rsid w:val="00330174"/>
     <w:rsid w:val="00345A40"/>
     <w:rsid w:val="003729FF"/>
     <w:rsid w:val="003959BA"/>
+    <w:rsid w:val="003C6D62"/>
+    <w:rsid w:val="003E3FCF"/>
+    <w:rsid w:val="004134B4"/>
+    <w:rsid w:val="004254D2"/>
     <w:rsid w:val="00426C3D"/>
+    <w:rsid w:val="004A2A32"/>
+    <w:rsid w:val="004F1C5E"/>
+    <w:rsid w:val="004F7FDF"/>
     <w:rsid w:val="00514EE7"/>
     <w:rsid w:val="005217F4"/>
     <w:rsid w:val="00563CE1"/>
     <w:rsid w:val="005652C8"/>
     <w:rsid w:val="005B167F"/>
+    <w:rsid w:val="005B5924"/>
     <w:rsid w:val="005E0160"/>
     <w:rsid w:val="0061265F"/>
     <w:rsid w:val="0062169C"/>
+    <w:rsid w:val="006351D1"/>
     <w:rsid w:val="00653E8B"/>
     <w:rsid w:val="006D2012"/>
     <w:rsid w:val="006F10E9"/>
     <w:rsid w:val="00700058"/>
+    <w:rsid w:val="00711461"/>
     <w:rsid w:val="0072064E"/>
+    <w:rsid w:val="007267C8"/>
     <w:rsid w:val="007475AF"/>
     <w:rsid w:val="0076322A"/>
+    <w:rsid w:val="007735DB"/>
     <w:rsid w:val="00793841"/>
+    <w:rsid w:val="00796B69"/>
+    <w:rsid w:val="007A41FE"/>
+    <w:rsid w:val="00842C7F"/>
     <w:rsid w:val="008555A4"/>
+    <w:rsid w:val="00860007"/>
+    <w:rsid w:val="00874855"/>
     <w:rsid w:val="008B4D28"/>
     <w:rsid w:val="00903F2E"/>
     <w:rsid w:val="00917F5C"/>
     <w:rsid w:val="00921219"/>
     <w:rsid w:val="009615D5"/>
     <w:rsid w:val="00963477"/>
+    <w:rsid w:val="0099024A"/>
     <w:rsid w:val="009907C3"/>
     <w:rsid w:val="009925C5"/>
     <w:rsid w:val="00996A3D"/>
     <w:rsid w:val="009B2349"/>
+    <w:rsid w:val="009C59FF"/>
+    <w:rsid w:val="009C6851"/>
     <w:rsid w:val="00A21718"/>
+    <w:rsid w:val="00A25A75"/>
+    <w:rsid w:val="00A76DEE"/>
+    <w:rsid w:val="00A92EAD"/>
     <w:rsid w:val="00AB52B7"/>
     <w:rsid w:val="00AC169E"/>
+    <w:rsid w:val="00AC4EA7"/>
+    <w:rsid w:val="00AF1EE4"/>
     <w:rsid w:val="00B55442"/>
     <w:rsid w:val="00B74BB6"/>
     <w:rsid w:val="00BA37B3"/>
+    <w:rsid w:val="00BB0FFD"/>
+    <w:rsid w:val="00BB4B49"/>
     <w:rsid w:val="00BC3625"/>
+    <w:rsid w:val="00C00205"/>
     <w:rsid w:val="00CD189C"/>
+    <w:rsid w:val="00D21900"/>
+    <w:rsid w:val="00D73596"/>
+    <w:rsid w:val="00DF2016"/>
+    <w:rsid w:val="00E04493"/>
+    <w:rsid w:val="00E24342"/>
     <w:rsid w:val="00E30882"/>
     <w:rsid w:val="00E43997"/>
     <w:rsid w:val="00E60E7E"/>
     <w:rsid w:val="00ED0B6A"/>
+    <w:rsid w:val="00F01503"/>
     <w:rsid w:val="00F20C6B"/>
+    <w:rsid w:val="00F2270B"/>
+    <w:rsid w:val="00F27BE3"/>
+    <w:rsid w:val="00F45AA1"/>
     <w:rsid w:val="00F54F0F"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F97493"/>
+    <w:rsid w:val="00FA2682"/>
+    <w:rsid w:val="00FF436F"/>
     <w:rsid w:val="00FF6828"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B355F21"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA1CC4FD-31A7-46C6-94BD-715BD4C5AC7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8572,51 +3633,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8793,51 +3854,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Títulos"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009907C3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="89" w:after="0" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="3287" w:hanging="652"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -9284,66 +4344,126 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADYNAAbstrac">
+    <w:name w:val="ADYNA_Abstrac"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C5E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009C6851"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D393A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8611-1052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/pt/biblio-1382129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scielo.isciii.es/scielo.php?script=sci_arttext&amp;pid=S2254-28842018000400369&amp;lng=es&amp;nrm=iso&amp;tlng=es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistasaludybienestarcolectivo.com/index.php/resbic/article/view/73/49" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/biblio-1343059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/pt/ibc-221176" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9428-7051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0185-33252019000300121&amp;lang=es" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/biblio-1093034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minsalud.gov.co/sites/rid/lists/bibliotecadigital/ride/de/dij/resolucion-8430-de-1993.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://site.curn.edu.co:8080/jspui/handle/123456789/552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/biblio-1093034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2647-928X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/biblio-1391962" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.bvsalud.org/biblioref/2021/06/1248329/document-14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorioinstitucional.buap.mx/items/bdee5835-50a4-411d-8f84-b69b63e9faa7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1733-3285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/scielo.php?script=sci_arttext&amp;pid=S0718-48082008000100005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0923-6963" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/biblio-1340190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S2500-50062020000200037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scielo.isciii.es/scielo.php?script=sci_arttext&amp;pid=S1695-61412018000400064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ucsm.edu.pe/handle/20.500.12920/12471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22235/cp.v12i2.1683" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/ibc-220314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.umsa.bo/handle/123456789/33431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pesquisa.bvsalud.org/portal/resource/es/biblio-1251563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Grueda@unisangil.edu.co" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ucsm.edu.pe/handle/20.500.12920/12471" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9606,82 +4726,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C7E3030-9825-4F06-8C9E-A17219304E53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{470105C9-C4EB-452E-9CE7-E715F5CA1119}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>23363</Characters>
+  <Pages>5</Pages>
+  <Words>1555</Words>
+  <Characters>8556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27555</CharactersWithSpaces>
+  <CharactersWithSpaces>10091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>emanuel monges</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>